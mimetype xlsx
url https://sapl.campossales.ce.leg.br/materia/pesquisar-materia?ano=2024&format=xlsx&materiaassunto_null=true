--- v0 (2026-02-08)
+++ v1 (2026-04-22)
@@ -54,1398 +54,1398 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dr. Robson</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/11/indicativo_2.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/11/indicativo_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS E AO SECRETÁRIO DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A RECUPERAÇÃO DA ESTRADA VICINAL QUE DÁ ACESSO AO SÍTIO EMPAREDADE, NO DISTRITO DE QUIXARIÚ.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Elionete</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/20/i006.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/20/i006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, A AQUISIÇÃO DE TERRENOS PARA AS INSTALAÇÕES DE UM CEMITÉRIO NO DISTRITO POÇOS DAS PEDRAS E OUTRO NAS AGROVILAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/21/i007.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/21/i007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS E MEIO AMBIENTE, O SR. CÍCERO DE OLIVEIRA SIMÃO, A CRIAÇÃO DE UM PLANO MUNICIPAL DE ARBORIZAÇÃO URBANO, COMO INSTRUMENTO DE PLANEJAMENTO MUNICIPAL PARA IMPLANTAÇÃO DA POLÍTICA DE PLANTIO, PRESERVAÇÃO, MANEJO E EXPANSÃO DA ARBORIZAÇÃO DA CIDADE.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/22/i008.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/22/i008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS E AO EXMO. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, O SR. WILKER LEITE, QUE SEJA PRESTADO UM INCENTIVO CULTURAL (AJUDA DE CUSTO) AS AGREMIAÇÕES JUNINAS ATIVAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/23/i009.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/23/i009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, O SR. WILKER LEITE, A APRESENTAÇÃO DOS ARTISTAS E GRUPOS MUSICAIS LOCAIS EM ABERTURA DE EVENTOS MUSICAIS E FINANCIADOS POR RECURSOS PÚBLICOS, COMO POR EXEMPLO, FESTIVAIS JUNINOS E FESTA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/24/i010.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/24/i010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A INSTALAÇÃO DE 05 (CINCO) REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) DEVIDAMENTE SINALIZADOS NA AGROVILA SÃO JOSÉ, EM FRENTE AS RESIDÊNCIAS DE ANTONIO GONÇALVES, ANTONIO LUIS, VAL DUARTE, MARIA MARÇAL E IDERLANIO ANDRADE.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/25/i011.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/25/i011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, O SR. WILKER LEITE, A INSTITUIR NO ÂMBITO DO MUNICÍPIO, O PROGRAMA MUNICIPAL DE TRANSFERÊNCIA DE RENDA VOLTADO AOS ARTISTAS DE BAIXA RENDA QUE ESTÃO INSERIDOS NO MAPA CULTURAL DE CAMPOS SALES, TENDO COMO OBJETIVO GARANTIR UMA RENDA MÍNIMA AOS ARTISTAS CARENTES, BEM COMO, PARA ASSEGURAR O BEM ESTAR FÍSICO, EMOCIONAL E COGNITIVO.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/29/i012.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/29/i012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA DE POLÍTICAS PARA EDUCAÇÃO, A SRA.  FRANCISCA ROBERTA OLIVEIRA ANDRADE, A RECUPERAÇÃO DOS MUROS E DO TELHADO, DAS SEGUINTES UNIDADES: ESCOLA MANOEL BEZERRA FORTALEZA E CRECHE ISABELA CRISTINA DA SILVA ANDRADE, LOCALIZADAS NO DISTRITO DE QUIXARIÚ.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Morgana</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/31/i013.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/31/i013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL ASSISTÊNCIA SOCIAL E TRABALHO, O SR. PAULO ROBERTO ALVES DE SOUZA, A CRIAÇÃO DE UMA SALA DE APOIO PSICOLÓGICO ÀS MULHERES VÍTIMAS DE VIOLÊNCIA.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/32/i014.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/32/i014.pdf</t>
   </si>
   <si>
     <t>INDICA AOS CONSELHEIROS TUTELARES DE CAMPOS SALES, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL ASSISTÊNCIA SOCIAL E TRABALHO, O SR. PAULO ROBERTO ALVES DE SOUZA E A EXMA. SECRETÁRIA DE POLÍTICAS PARA EDUCAÇÃO, A SRA.  FRANCISCA ROBERTA OLIVEIRA ANDRADE, A REALIZAÇÃO DE PALESTRAS EM TODAS AS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO SOBRE PREVENÇÃO E COMBATE AO ASSÉDIO MORAL E SEXUAL NO AMBIENTE ESCOLAR.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/33/i015.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/33/i015.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, A DISTRIBUIÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS ÍNTIMOS PARA AS MENINAS ENTRE 10 (DEZ) E 14 (CATORZE) ANOS DA REDE PÚBLICA MUNICIPAL DE ENSINO, GARANTINDO O DIREITO DA DIGNIDADE MENSTRUAL.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ary Feitosa</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/34/i016.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/34/i016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS E À EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), A MANUTENÇÃO E AMPLIAÇÃO DA ILUMINAÇÃO PÚBLICA DA AVENIDA JANUÁRIO DE SOUSA NETO, POPULARMENTE CONHECIDA COMO AVENIDA PADRE NOBRE.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Cezar Costa</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/37/i017.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/37/i017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, O SR. AFONSO CARLOS RODRIGUES E EXMA. GERENTE DE SANEAMENTO RURAL DA CAGECE, A SRA. OTACIANA RIBEIRO, A AMPLIAÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA DO SÍTIO RENDEIRA, COM A RECUPERAÇÃO DA CAIXA D’ÁGUA DO CANTEIRO DE MUDAS, VISANDO ATENDER TAMBÉM O SÍTIO TOURO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Prof. Felipe Alves</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/38/i018.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/38/i018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A REALIZAÇÃO DE MUTIRÃO DE LIMPEZA, INCLUINDO PODA DAS ÁRVORES E CAPINAÇÃO, NO DISTRITO DE BARÃO DE AQUIRAZ.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/42/i019.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/42/i019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, A ADOÇÃO DE PROVIDÊNCIAS LEGAIS PARA FINS DE DISCUSSÃO E REVISÃO DA LEI MUNICIPAL Nº 630/2019, QUE AUTORIZA A REALIZAÇÃO DE CONVÊNIO DE COOPERAÇÃO COM O ESTADO DO CEARÁ PARA A GESTÃO ASSOCIADA DO SERVIÇO PÚBLICO DE SANEAMENTO BÁSICO, BEM COMO, QUE A CAGECE SEJA OFICIADA A PRESTAR CONTAS DOS INVESTIMENTOS REALIZADOS EM NOSSO MUNICÍPIO NOS ÚLTIMOS 5 (CINCO) ANOS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/43/i020.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/43/i020.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) DEVIDAMENTE SINALIZADOS, NO ASSENTAMENTO ARIZONA.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Elzinha</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/44/i021.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/44/i021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, QUE ENVIE PROJETO DE LEI À CÂMARA MUNICIPAL DE CAMPOS SALES, DISPONDO SOBRE A CONCESSÃO DE REAJUSTE DO PISO DOS PROFISSIONAIS DO MAGISTÉRIO DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/46/i022.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/46/i022.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, O SR. AFONSO CARLOS RODRIGUES, O REESTABELECIMENTO DO FUNCIONAMENTO DO POÇO PROFUNDO DO SÍTIO EMPAREDADE.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/47/i023.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/47/i023.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA DE POLÍTICAS PARA EDUCAÇÃO, A SRA.  FRANCISCA ROBERTA OLIVEIRA ANDRADE, PARA QUE SEJA CUMPRIDA, INTEGRALMENTE, A ROTA ESCOLAR QUE ABAIXO INFORMA, TENDO EM VISTA QUE NÃO HÁ TRANSPORTE ESCOLAR NO SÍTIO EMPAREDADE, QUE CONTA COM 03 ALUNOS PELA MANHÃ E 01 À TARDE.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Dr. Neto</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/53/i024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/53/i024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO) NAS RUAS DOM NEWTON HOLANDA GURGEL, ESPÍRITO SANTO E O COMPLEMENTO DA PAVIMENTAÇÃO DA RUA JUSTINO ROCHA, ESTA QUE DÁ ACESSO A CRECHE, TODAS LOCALIZADAS NO DISTRITO DE BARÃO DE AQUIRAZ.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Jenilton</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/54/i025.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/54/i025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, QUE INTERCEDA JUNTO AO GOVERNO ESTADUAL NO SENTIDO DE CONSEGUIR A PAVIMENTAÇÃO ASFÁLTICA PARA A ARTÉRIA PÚBLICA QUE INICIA NA LATERAL DA AV. FRANCISCO VELOSO DE ANDRADE, EM DIREÇÃO A RUA DO COMÉRCIO DE BASTIÃO DE NOCA, PROSSEGUINDO ATÉ A RUA GENEZARÉ EM TODA A SUA EXTENSÃO ATÉ CHEGAR NO BAIRRO SANTA RITA (ANTIGO BAIRRO POÇO).</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/55/i026.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/55/i026.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, QUE INTERCEDA JUNTO AO GOVERNO ESTADUAL NO SENTIDO DE CONSEGUIR A PAVIMENTAÇÃO ASFÁLTICA PARA A AV. PADRE NOBRE, PROSSEGUINDO ATÉ A RUA BOA VISTA, ATÉ CHEGAR NA AV. FRANCISCO VELOSO DE ANDRADE.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/61/i027.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/61/i027.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, A ADOÇÃO DAS PROVIDÊNCIAS ABAIXO RELACIONADAS, TODAS NO SÍTIO CAIÇARA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/83/i028.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/83/i028.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO PARA QUE SEJA COLOCADA UMA BRINQUEDOPRAÇA E UMA ACADEMIA POPULAR (AO AR LIVRE), QUANDO DA REALIZAÇÃO DA REFORMA DA PRAÇA DO DISTRITO DE MONTE CASTELO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/85/i029.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/85/i029.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS E AO (A) ILMO. (A) GERENTE DO ESCRITÓRIO DA COMPANHIA DE ÁGUA E ESGOTO DO CEARÁ – CAGECE EM CAMPOS SALES, A RECUPERAÇÃO DE UM ESGOTO NA TRAVESSA CEZAR CALS, NO BAIRRO ALTO ALEGRE.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/89/i030.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/89/i030.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, QUE ADOTE AS PROVIDÊNCIAS LEGAIS, EM CARÁTER DE URGÊNCIA, PARA QUE SEJA ALIENADO (LEILOADO) O ANTIGO PRÉDIO DO HOSPITAL GERAL DE CAMPOS SALES (ANTIGO HOSPITAL DE DR. JOSÉ IRIS) E TODA A VERBA ADQUIRIDA SEJA DESTINADA A CONCLUSÃO DO HOSPITAL MARIA EMILIA CASTELO BRANCO FORTALEZA, BEM COMO, UTILIZADA PARA A COMPRA DE MÓVEIS E APARELHOS PARA O SEU DEVIDO FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/91/i031.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/91/i031.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM AO EXMO. SECRETÁRIO DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A RECUPERAÇÃO DAS ESTRADAS ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/92/i032.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/92/i032.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE DESPORTO, O SR. JUCEANDO SOUZA (CÊCÊ), A REFORMA DA QUADRA POLIESPORTIVA, LOCALIZADA NO BAIRRO ALTO ALEGRE.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/93/i033.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/93/i033.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. REGISLANE MARIA PEREIRA ROCHA SANTOS, A REFORMA E COMPRA DE EQUIPAMENTOS NOVOS PARA A UNIDADE BÁSICA DE SAÚDE DO SÍTIO CALDEIRÃO.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/94/i034.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/94/i034.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS E A EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), QUE SEJA REALIZADA A SUBSTITUIÇÃO DOS POSTES DE FERRO POR POSTES DE CONCRETO NA PAREDE DA LAGOA DO SÍTIO CALDEIRÃO, COM INSTALAÇÕES DE LUMINÁRIAS DE LED.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/95/i035.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/95/i035.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM AO EXMO. SECRETÁRIO DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A RECUPERAÇÃO DA PAVIMENTAÇÃO (CALÇAMENTO) DAS RUAS QUE CORRESPONDEM AO CONJUNTO VILA RIO, INCLUINDO OS SERVIÇOS DE LIMPEZA E CAPINAÇÃO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/96/i036.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/96/i036.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM AO EXMO. SECRETÁRIO DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A RECUPERAÇÃO DA PAVIMENTAÇÃO (CALÇAMENTO) DA RUA GENEZARÉ, LOCALIZADA ENTRE OS BAIRROS APARECIDA E SANTA RITA (ANTIGO BAIRRO POÇO), INCLUINDO A TROCA DE TUBOS, MANUTENÇÃO E AMPLIAÇÃO DA REDE DE ESGOTO POR TODA A EXTENSÃO DA REFERIDA VIA PÚBLICA, INICIANDO EM FRENTE AO COMÉRCIO DO SENHOR SULA E DO SENHOR LULA.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/97/i037.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/97/i037.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM AO EXMO. SECRETÁRIO DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A RECUPERAÇÃO DA PAVIMENTAÇÃO (CALÇAMENTO) DA RUA ODORICO FERNANDES, LOCALIZADA NO BAIRRO APARECIDA, INCLUINDO A LIMPEZA E CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) DEVIDAMENTE SINALIZADOS NA REFERIDA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/98/i038.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/98/i038.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM AO EXMO. SECRETÁRIO DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A RECUPERAÇÃO DA PAVIMENTAÇÃO (CALÇAMENTO) DA RUA ANTÔNIO LÚCIO ATÉ A RUA JOSÉ PINTO DA SILVA NO BAIRRO APARECIDA, BEM COMO, A LIMPEZA E REFORMA DA PRACINHA DO REFERIDO BAIRRO QUE FICA LOCALIZADA NA RUA JOSÉ PINTO DA SILVA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/100/i039.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/100/i039.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO) DA TRAVESSA SANTA LUZIA, LOCALIZADA NO BAIRRO APARECIDA.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/109/indicativo_n_40-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/109/indicativo_n_40-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. JOÃO LUIZ LIMA SANTOS, PREFEITO MUNICIPAL DE CAMPOS SALES/CE E AO EXMO. SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, QUE SEJAM REALIZADAS NO DISTRITO DO ITAGUÁ, SEDE E ZONA RURAL, AS OBRAS RELACIONADAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/111/i041.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/111/i041.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS E À EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NAS LOCALIDADES ABAIXO RELACIONADAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/125/i042.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/125/i042.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS E À EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), A INSTALAÇÃO DE BRAÇOS DE LUZ COM L MPADA EM LED NA RUA DO FUSO ATÉ A COMUNIDADE VARZINHA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/126/i043.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/126/i043.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A RECUPERAÇÃO COM MÁQUINA DA RUA POPULARMENTE CONHECIDA COMO "RUA DE TRÁS", LOCALIZADA NO SÍTIO VARZINHA, TENDO COMO REFERÊNCIA A CASA DE SAMARA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/127/i044.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/127/i044.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO NA ENTRADA DE CADA AGROVILA E DISTRITOS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/128/i045.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/128/i045.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A DISPONIBILIZAÇÃO DE CONTAINERS DE LIXO NAS SEGUINTES LOCALIDADES: 02 (DOIS) PARA CADA AGROVILA; 03 (TRÊS) PARA O SÍTIO VARZINHA E 03 (TRÊS) PARA O SÍTIO CAIÇARA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/129/i046.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/129/i046.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A RETIRADA DE ESGOTO A CÉU ABERTO NA COMUNIDADE VARZINHA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/130/i047.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/130/i047.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS E À EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), A REALIZAÇÃO URGENTE DE CAPINAÇÃO, MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA E COLETA DE LIXO NO DISTRITO DE POÇO DAS PEDRAS (ACAMPAMENTO).</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/131/i048.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/131/i048.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS E À EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), A REALIZAÇÃO DOS SERVIÇOS ABAIXO RELACIONADOS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/132/i049.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/132/i049.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A REALIZAÇÃO DOS SERVIÇOS ABAIXO RELACIONADOS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/137/i050.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/137/i050.pdf</t>
   </si>
   <si>
     <t>INDICA A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, A SRA. FRANCISCA ROBERTA OLIVEIRA ANDRADE, QUE AS SOBRAS DA MERENDA ESCOLAR DA REDE PÚBLICA MUNICIPAL DE ENSINO SEJA DESTINADA A ONG SAINDO DAS RUAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/140/i051.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/140/i051.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, A SRA. FRANCISCA ROBERTA OLIVEIRA ANDRADE, O RETORNO DOS ALUNOS DA EDUCAÇÃO INFANTIL PARA AS ESCOLAS EXISTENTES NAS COMUNIDADES.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/141/i052.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/141/i052.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, LEVANTAMENTO DE TODOS OS PRÉDIOS PÚBLICOS NÃO UTILIZADOS, QUE ESTEJAM FECHADOS NA SEDE E ZONA RURAL PARA QUE VOLTEM A UTILIZAR COM ASSOCIAÇÕES E ESPAÇOS PARA CURSOS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/142/i053.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/142/i053.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, PARA QUE TODOS OS PROFISSIONAIS DA MESMA CATEGORIA, COMO POR EXEMPLO, ASSISTENTE SOCIAL, PSICÓLOGO E NUTRICIONISTA, MESMO ESTANDO EM SECRETARIAS DIFERENTES TENHAM A MESMA REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/143/i054.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/143/i054.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, QUE SEJA CRIADA UMA SECRETARIA MUNICIPAL ESPECÍFICA PARA TRATAR ASSUNTOS RELACIONADOS AO TURISMO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/144/i055.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/144/i055.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, O SR. WILKER LEITE, A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE TRANSFERÊNCIA DE RENDA VOLTADO AOS ARTISTAS INICIANTES E DE BAIXA RENDA QUE ESTÃO INSERIDOS NO MAPA CULTURAL DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/145/i056.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/145/i056.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, PARA QUE TODOS OS COMERCIANTES DE GASTRONOMIA E BEBIDAS QUE COMERCIALIZAM NA FESTA DO MUNICÍPIO E FESTIVAIS JUNINOS QUE SEJAM FILHOS DA TERRA NÃO TENHAM NENHUM CUSTO COM TENDAS E BARRACAS, BEM COMO, SEJAM SOMENTE COBRADAS TAXAS DE BARRAQUEIROS QUE NÃO SÃO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/146/i057.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/146/i057.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO) DA TRAVESSA VICENTE ALEXANDRINO, LOCALIZADA NO BAIRRO ALTO ALEGRE, COMPREENDENDO MAIS DE 20 (VINTE) CASAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/147/i058.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/147/i058.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, A CONSTRUÇÃO DE UM GALPÃO PARA DESTINÁ-LO COMO PONTO DE APOIO AOS AGRICULTORES DO NOSSO MUNICÍPIO QUE TRAZEM SUAS MERCADORIAS PARA COMERCIALIZAREM NA FEIRA-LIVRE.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - PE</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_lei_complementar_n._1-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_lei_complementar_n._1-2024.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PESSOAL EFETIVO DO MUNICÍPIO DE CAMPOS SALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_complementar_n_3-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_complementar_n_3-2024.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS PARA CARGOS NO QUADRO DE PESSOAL EFETIVO DA SECRETARIA MUNICIPAL DE POLÍTICAS PARA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_complementar_n_4-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_complementar_n_4-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 497/2014, CRIA O ESTATUTO E O CÓDIGO DISCIPLINAR DA GUARDA CIVIL MUNICIPAL DE CAMPOS SALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_do_executivo_n._1-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_do_executivo_n._1-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 497/2014, CRIA O ESTATUTO E O CÓDIGO DISCIPLINAR DA GUARDA CIVIL MUNICIPAL DE CAMPOS SALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_do_executivo_n._2-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_do_executivo_n._2-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI SUBVENÇÃO SOCIAL À ASSOCIAÇÃO QUE ESPECIFICA, SEDIADA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_do_executivo_n._3-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_do_executivo_n._3-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "REFIS 2024" NO ÂMBITO DO MUNICÍPIO DE CAMPOS SALES - CE ESTABELECE PROCEDIMENTOS PARA TRANSAÇÃO ESPECIAL DE DÉBITOS FISCAIS, MEDIANTE CONCESSÕES MÚTUAS, NAS CONDIÇÕES QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_do_executivo_n._4-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_do_executivo_n._4-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL PROFISSIONAL DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_do_executivo_n_5-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_do_executivo_n_5-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE INCENTIVO À PRODUTIVIDADE PARA A CATEGORIA DOS AGENTES DE COMBATE AS ENDEMIAS - ACE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_do_executivo_n_6-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_do_executivo_n_6-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_do_executivo_n_7-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_do_executivo_n_7-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO VIGENTE ORÇAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_do_executivo_n_8-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_do_executivo_n_8-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL - COMPIR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_do_executivo_n_9-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_do_executivo_n_9-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE IMÓVEL AO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA ETECNOLOGIA DO CEARÁ - IFCE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_leido_executivo_n_10-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_leido_executivo_n_10-2024.pdf</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_do_executivo_n._11-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_do_executivo_n._11-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO VIGENTE ORÇAMENTO DA DESPESA, EM MAIS 20% (VINTE POR CENTO) DO VALOR DO ORÇAMENTO FIXADO NA LEI ORÇAMENTÁRIA 759/2023, DE 28 DE DEZEMBRO DE 2023, PARA O FIM QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_n._12-2024_-_anexos.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_n._12-2024_-_anexos.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_resolucao_n._1-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_resolucao_n._1-2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 132-A À RESOLUÇÃO Nº 006/1993 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>Elzinha, Morgana</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_resolucao_n._2-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_resolucao_n._2-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA ESPECIAL DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMPOS SALES - CEARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_resolucao_n_3-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_resolucao_n_3-2024.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE CAMPOS SALES – CEARÁ, PARA A LEGISLATURA DE 2025-2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_resolucao_n_4-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_resolucao_n_4-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO VALOR DO SALÁRIO MÍNIMO MENSAL, EQUIPARANDO-O AO SALÁRIO MÍNIMO DEFINIDO PELO GOVERNO FEDERAL, E SOBRE A RECOMPOSIÇÃO SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMPOS SALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_legislativo_n_1-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_legislativo_n_1-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SENHOR TARSÍCIO DE LIMA SOUZA "TARCÍSIO DO ACORDEON", A MEDALHA BÁRBARA PEREIRA DE ALENCAR E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/70/projeto_de_lei_do_legislativo_n_2-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/70/projeto_de_lei_do_legislativo_n_2-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA BÁRBARA PEREIRA DE ALENCAR AO SENHOR JOSE ITAMER SILVA JÚNIOR (“ITAMER JUNIOR”), E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_do_legislativo_n_3-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_do_legislativo_n_3-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA BÁRBARA PEREIRA DE ALENCAR À SENHORA ESMERALDA COSTA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_de_lei_do_legislaitvo_n_4-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_de_lei_do_legislaitvo_n_4-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DE NOVAS DISCIPLINAS - FILOSOFIA E SOCIOLOGIA - OBRIGATÓRIAS NOS CURRÍCULOS DO ENSINO FUNDAMENTAL II.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Cezar Costa, Dedé do Inhare</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_do_legislativo_n_5-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_do_legislativo_n_5-2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ARENINHA DO DISTRITO POÇO DE PEDRA DE “ARENINHA JEFESSON LEITE DA SILVA” E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_legislativo_n_6-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_legislativo_n_6-2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA NOSSA SENHORA DAS DORES A RUA PRINCIPAL DA VARZINHA, NESTE MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/138/pll7.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/138/pll7.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ALECRIM A VIA PÚBLICA QUE ABAIXO INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>CJR - Constituição de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/154/parecer_ccjr_-_ple_n._11-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/154/parecer_ccjr_-_ple_n._11-2024.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI DO EXECUTIVO N° 11/2024 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO VIGENTE ORÇAMENTO DA DESPESA, EM MAIS 20% (VINTE POR CENTO) DO VALOR DO ORÇAMENTO FIXADO NA LEI ORÇAMENTÁRIA 759/2023, DE 28 DE DEZEMBRO DE 2023, PARA O FIM QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/</t>
+    <t>http://sapl.campossales.ce.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE RECONHECIMENTO E CONGRATULAÇÕES AO DR. AMADEU ARRAIS, PELO RESGATE CULTURAL DA EXPOSIÇÃO DOS PRESÉPIOS, REALIZADA NO PERÍODO DE 24 DE DEZEMBRO DE 2023 À 6 DE JANEIRO DE 2024, NO DISTRITO DE QUIXARIÚ.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/16/r003.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/16/r003.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, A SRA. FRANCISCA ROBERTA OLIVEIRA ANDRADE, SOLICITANDO A PREFERÊNCIA DE MATRÍCULA DE ALUNOS QUE SEJAM IRMÃOS NA MESMA UNIDADE ESCOLAR MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/17/r004.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/17/r004.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. COORDENADORA DA CREDE 18, A SRA. LUCIANA MARIA BRITO RODRIGUES, SOLICITANDO A PREFERÊNCIA DE MATRÍCULA DE ALUNOS QUE SEJAM IRMÃOS NA MESMA UNIDADE ESCOLAR ESTADUAL, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/18/r005.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/18/r005.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL DE CAMPOS SALES, ATRAVÉS DO EXMO. SR. PRESIDENTE, A EMISSÃO DE MOÇÃO DE APLAUSOS, REGOZIJO E LOUVOR AOS CIDADÃOS QUE RESIDEM EM NOSSO MUNICÍPIO QUE COMPLETARAM 100 ANOS DE VIDA.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/19/r006.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/19/r006.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL DE CAMPOS SALES, ATRAVÉS DO EXMO. SR. PRESIDENTE, QUE SEJA FORMALIZADA UMA REPRESENTAÇÃO AO TRIBUNAL DE CONTAS DO ESTADO DO CEARÁ – TCE/CE, SOBRE O DESCUMPRIMENTO DAS EMENDAS IMPOSITIVAS NA LEI ORÇAMENTÁRIA ANUAL – LOA DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/26/r007.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/26/r007.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL DE CAMPOS SALES, ATRAVÉS DO EXMO. SR. PRESIDENTE, A REALIZAÇÃO DE SESSÃO SOLENE COM A FINALIDADE DE HOMENAGEAR OS EMPRESÁRIOS DO MUNICÍPIO DE CAMPOS SALES POR DAREM OPORTUNIDADE DE EMPREGO AOS FILHOS DA TERRA.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/27/r008.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/27/r008.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES E BOAS-VINDAS AO REVERENDÍSSIMO PADRE CÍCERO LOPES, QUE FOI ORDENADO RECENTEMENTE PARA INTEGRAR A PARÓQUIA DE NOSSA SENHORA DA PENHA.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/30/r009.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/30/r009.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO (A) ILMO. (A) SR. (A) GERENTE DO ESCRITÓRIO DA COMPANHIA DE ÁGUA E ESGOTO DO CEARÁ – CAGECE EM CAMPOS SALES, SOLICITANDO INFORMAÇÕES SOBRE QUAIS UNIDADES CONSUMIDORAS, EM ESPECIAL, OS PRÉDIOS PÚBLICOS VINCULADOS À PREFEITURA MUNICIPAL, QUE FORAM SUSPENSOS O FORNECIMENTO DE ÁGUA POR FALTA DE PAGAMENTO, BEM COMO, O VALOR TOTAL DO DÉBITO.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/39/r010.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/39/r010.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SUPERINTENDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO – DETRAN/CE, O SR. MICHEL MOURÃO MATOS E AO EXMO. SUPERINTENDENTE REGIONAL DO DNIT NO ESTADO DO CEARÁ, O SR. THIAGO BORGES PITOMBEIRA, SOLICITANDO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NAS PROXIMIDADES DA ESCOLA DE ENSINO MÉDIO FRANCISCO MIGUEL DE ANDRADE, LOCALIZADA NO SÍTIO QUEIMADAS, MUNICÍPIO DE CAMPOS SALES, RODOVIA CE-371.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/40/r011.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/40/r011.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA ESTADUAL DA EDUCAÇÃO, A SRA. ELIANA NUNES ESTRELA, SOLICITANDO UMA PLACA DE IDENTIFICAÇÃO DA ESCOLA DE ENSINO MÉDIO FRANCISCO MIGUEL DE ANDRADE, LOCALIZADA NO SÍTIO QUEIMADAS, MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/41/r012.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/41/r012.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE RECONHECIMENTO E CONGRATULAÇÕES AO EXMO. DEPUTADO FEDERAL PELA BANCADA CEARENSE, O SR. JOSÉ NOBRE GUIMARÃES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO POVO CEARENSE DURANTE O EXERCÍCIO DO MANDATO, EM ESPECIAL, PELA PARCERIA COM O MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/45/r013.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/45/r013.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO À RECEITA FEDERAL DO BRASIL – UNIDADE JUAZEIRO DO NORTE/CE, SOLICITANDO INFORMAÇÕES ACERCA DAS RETENÇÕES EFETIVADAS NO FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS – FPM DE CAMPOS SALES/CE, NO DIA 08 DE DEZEMBRO DE 2023, NO VALOR DE R$ 858.077,57 (OITOCENTOS E CINQUENTA E OITO MIL, SETENTA E SETE REAIS E CINQUENTA E SETE CENTAVOS) E NO DIA 09 DE FEVEREIRO DE 2024, NO VALOR DE R$ 592.232,42 (QUINHENTOS E NOVENTA E DOIS MIL, DUZENTOS E TRINTA E DOIS REAIS E QUARENTA E DOIS CENTAVOS).</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/48/r014.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/48/r014.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES À FRANCISCA CAROLINA LIMA DA SILVA PELA CONCLUSÃO DO CURSO DE DOUTORADO EM LETRAS PELA UNIVERSIDADE FEDERAL DO CEARÁ – UFC.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/52/r015.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/52/r015.pdf</t>
   </si>
   <si>
     <t>REQUEREM O ENVIO DE OFÍCIO AO EXMO. GOVERNADOR DO ESTADO DO CEARÁ, O SR. ELMANO DE FREITAS, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA ESTADUAL DAS MULHERES E VICE-GOVERNADORA, A SRA. JADE ROMERO, SOLICITANDO A IMPLANTAÇÃO DE UMA CASA DA MULHER CEARENSE (CMC) NO MUNICÍPIO DE CAMPOS SALES/CE, A FIM DE FUNCIONAR COMO POLO REGIONAL DO CARIRI OESTE.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/62/r016.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/62/r016.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES E ELOGIOS AOS SERVIDORES DO CARTÓRIO ELEITORAL DE CAMPOS SALES – 38ª ZONA ELEITORAL, PELA REALIZAÇÃO DE AÇÕES ITINERANTES NOS ASSENTAMENTOS, BEM COMO, NOS DISTRITOS DE CARMELÓPOLIS, QUIXARIÚ E ITAGUÁ.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/63/r017.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/63/r017.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE RECONHECIMENTO E CONGRATULAÇÕES AO SISAR – SISTEMA INTEGRADO DE SANEAMENTO RURAL, PELOS RELEVANTES SERVIÇOS PRESTADOS NAS COMUNIDADES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/64/r018.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/64/r018.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DO ARTISTA OTÁVIO SILVA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/68/r019.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/68/r019.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES E ELOGIOS AO VEREADOR E PROFESSOR JOSÉ FELIPE DE LIMA ALVES, PELA CONCLUSÃO DO CURSO DE DOUTORADO EM SOCIOLOGIA PELA UNIVERSIDADE ESTADUAL DO CEARÁ – UECE.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/69/r20.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/69/r20.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL DE CAMPOS SALES, ATRAVÉS DO EXMO. SR. PRESIDENTE, O ENVIO DE EXPEDIENTES (OFÍCIOS) QUE ABAIXO INDICA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/72/r021.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/72/r021.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIOS À SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA A EDUCAÇÃO E À SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA A SAÚDE, REQUERENDO A REMESSA À ESTA CASA DE DOCUMENTAÇÃO ABAIXO ESPECIFICADA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/76/r022.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/76/r022.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARIA MADALENA FEITOSA “DONDON FEITOSA”.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/77/r023.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/77/r023.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARIA NEUZA DE OLIVEIRA CORTEZ.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/79/r024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/79/r024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SUPERINTENDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO – DETRAN/CE, O SR. MICHEL MOURÃO MATOS, COM ENCAMINHAMENTO AO EXMO. SUPERINTENDENTE DE OBRAS PÚBLICAS DO CEARÁ, O SR. FRANCISCO QUINTINO VIEIRA NETO, SOLICITANDO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RODOVIA CE187, NAS PROXIMIDADES DO KM 631, TRECHO COMPREENDIDO ENTRE OS MUNICÍPIOS DE CAMPOS SALES E SALITRE.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/81/r025.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/81/r025.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ CEZÁRIO FILHO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/82/r026.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/82/r026.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. MINISTRO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL (MIDR), O SR. WALDEZ GÓES, COM ENCAMINHAMENTO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS E AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS, SOLICITANDO INFORMAÇÕES SOBRE A CONCLUSÃO DO CONVÊNIO 857719 – PROCESSO Nº 59553.001039/2017-97, COM O OBJETO A CONSTRUÇÃO DE PASSAGENS MOLHADAS NAS LOCALIDADES DE RIACHÃO, PAU VERDE, TATAJUBA, CAIÇARA, ALTO ALEGRE, NO MUNICÍPIO DE CAMPOS SALES – ESTADO DO CEARÁ, VISTO QUE A DA LOCALIDADE CAIÇARA SEQUER FOI INICIADA E JÁ HOUVE O PAGAMENTO INTEGRAL POR PARTE DO GOVERNO FEDERAL, COM A ULTIMA PARCELA PAGA EM 19/12/23 NO VALOR DE R$ 413.174,69.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/84/r027.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/84/r027.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA FRANCISCA MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/86/r028.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/86/r028.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PARABÉNS PELO ANIVERSÁRIO DE FUNDAÇÃO DO DISTRITO DE POÇO DAS PEDRAS, COMEMORADO EM 30 DE ABRIL.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/87/r029.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/87/r029.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO (A) ILMO. (A) GERENTE DO ESCRITÓRIO DA COMPANHIA DE ÁGUA E ESGOTO DO CEARÁ – CAGECE EM CAMPOS SALES, SOLICITANDO INFORMAÇÕES SOBRE QUAIS SÃO OS CRITÉRIOS UTILIZADOS PARA A DISPONIBILIZAÇÃO DO CRÉDITO FINANCEIRO NAS FATURAS DAS UNIDADES CONSUMIDORAS DE CAMPOS SALES, BEM COMO, POR QUAL MOTIVO UNIDADES ESTÃO RECEBENDO ESSE CRÉDITO E OUTRAS NÃO; POR QUAL RAZÃO ALGUMAS UNIDADES RECEBERAM UMA ÚNICA VEZ E OUTRAS RECEBEM DESDE O MÊS DE FEVEREIRO DO CORRENTE DE ANO E POR FIM, POR QUE ALGUMAS UNIDADES VEM COM SUAS CONTAS ZERADAS E OUTRAS NÃO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/88/r030.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/88/r030.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA ESTADUAL DA PROTEÇÃO SOCIAL, A SRA. ONÉLIA LEITE SANTANA, SOLICITANDO QUE SEJAM OFERTADOS CURSOS DE CAPACITAÇÃO PROFISSIONAL NO MUNICÍPIO DE CAMPOS SALES/CE, EM PARCERIA COM À ASSOCIAÇÃO SEMEAR (ASSOCIAÇÃO DE EDUCAÇÃO AMBIENTAL E ECOLÓGICA: ARTE DE RECICLAR) E ASSOCIAÇÃO COMUNITÁRIA DO ASSENTAMENTO ACOCI.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/90/r031.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/90/r031.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO ESTADUAL DAS CIDADES, O SR. ZEZINHO ALBUQUERQUE, SOLICITANDO QUE SEJA DESTINADO À ASSOCIAÇÃO SEMEAR (ASSOCIAÇÃO DE EDUCAÇÃO AMBIENTAL E ECOLÓGICA: ARTE DE RECICLAR) E ASSOCIAÇÃO COMUNITÁRIA DO ASSENTAMENTO ACOCI, DO MUNICÍPIO DE CAMPOS SALES, A QUANTIDADE DE 80 (OITENTA) FOGÕES SUSTENTÁVEIS (ECOLÓGICOS) PARA SEREM DISTRIBUÍDOS JUNTO AOS CATADORES DE MATERIAL RECICLÁVEL E ASSENTADOS DO ASSENTAMENTO ACOCI QUE SEJAM COMPROVADAMENTE CARENTES.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/99/r032.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/99/r032.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, O SR. GEOVAN AQUINO COSTA, SOLICITANDO INFORMAÇÕES SOBRE OS MOTIVOS PELOS QUAIS O MUNICÍPIO DE CAMPOS SALES NÃO SERÁ CONTEMPLADO COM O SEGURO GARANTIA SAFRA DO ANO DE 2024, BEM COMO, SEJA REMETIDO À CÂMARA MUNICIPAL DOCUMENTAÇÃO QUE COMPROVE TAL MOTIVAÇÃO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Dr. Neto, Dr. Robson</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_n_33-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_n_33-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO (A) ILMO. (A) DIRETOR (A) DO CENTRO NACIONAL DE MONITORAMENTO E ALERTAS DE DESASTRES NATURAIS - CEMADEN, SOLICITANDO O ÍNDICE PADRONIZADO DE PRECIPITAÇÃO - SPI E O ÍNDICE DE SUPRIMENTO DE ÁGUA PARA A VEGETAÇÃO - ISACV, DOS ÚLTIMOS 10 (DEZ) ANOS, NO MUNICÍPIO DE CAMPOS SALES - ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_n_34-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_n_34-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO (A) ILMO. (A) PRESIDENTE DA FUNDAÇÃO CEARENSE DE METEOROLOGIA E RECURSOS HÍDRICOS - FUNCEME, SOLICITANDO OS ÍNDICES DE CHUVAS DOS ÚLTIMOS 10 (DEZ) ANOS, NO MUNICÍPIO DE CAMPOS SALES - ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_35-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_35-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO (A) ILMO. (A) CHEFE DA AGÊNCIA DO INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA - IBGE, EM JUAZEIRO DO NORTE (CE), SOLICITANDO INFORMAÇÕES, E DOCUMENTAÇÃO PERTINENTE, QUE EXPLIQUE OS RESULTADOS DO ÍNDICE DE PERDAS, CALCULADO COM BASE DO LSPA - LEVANTAMENTO SISTEMÁTICO DA PRODUÇÃO AGRÍCOLA E DA PAM - PRODUÇÃO AGRÍCOLA MUNICIPAL, REFERENTES AO MUNICÍPIO DE CAMPOS SALES - ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_36-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_36-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SUPERINTENDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO – DETRAN/CE, O SR. MICHEL MOURÃO MATOS, COM ENCAMINHAMENTO AO EXMO. SUPERINTENDENTE REGIONAL DO DNIT NO ESTADO DO CEARÁ, O SR. THIAGO BORGES PITOMBEIRA E AO EXMO. SUPERINTENDENTE DE OBRAS PÚBLICAS DO CEARÁ, O SR. FRANCISCO QUINTINO VIEIRA NETO, SOLICITANDO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (FISCALIZAÇÃO ELETRÔNICA) NA BR-230, NO TRECHO COMPREENDIDO ENTRE O POSTO FISCAL DO CEARÁ E O TERMINAL RODOVIÁRIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_37-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_37-2024.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SUPERINTENDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO – DETRAN/CE, O SR. MICHEL MOURÃO MATOS, COM ENCAMINHAMENTO AO EXMO. SUPERINTENDENTE REGIONAL DO DNIT NO ESTADO DO CEARÁ, O SR. THIAGO BORGES PITOMBEIRA E AO EXMO. SUPERINTENDENTE DE OBRAS PÚBLICAS DO CEARÁ, O SR. FRANCISCO QUINTINO VIEIRA NETO, SOLICITANDO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE (FISCALIZAÇÃO ELETRÔNICA) NOS SEGUINTES LOCAIS: 1) NA RODOVIA CE-371, NO TRECHO COMPREENDIDO ENTRE A IGREJA ASSEMBLEIA DE DEUS TEMPLO CENTRAL E O MIRANTE DE NOSSA SENHORA DA PENHA, NO MUNICÍPIO DE CAMPOS SALES; 2) NA RODOVIA CE-187, NO TRECHO COMPREENDIDO ENTRE O CENTRO VOCACIONAL TECNOLÓGICO – CVT, LOCALIZADO NA AV. EMILIANO RODRIGUES FORTALEZA, BAIRRO ALTO ALEGRE E O AEROPORTO REGIONAL DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/110/r038.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/110/r038.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. ANTÔNIO VISSELMO ALENCAR ARRAIS E AO EXMO. SECRETÁRIO MUNICIPAL DE DESPORTO, O SR. JUCEANDO SOUZA (CÊCÊ), SOLICITANDO INFORMAÇÕES SE A REFORMA DA QUADRA POLIESPORTIVA DO DISTRITO DE ITAGUÁ FOI REALIZADA COM RECURSOS DESTINADOS ATRAVÉS DA EMENDA INDIVIDUAL IMPOSITIVA Nº 72, NO VALOR DE R$ 23.000,00 (VINTE E TRÊS MIL REAIS), DE AUTORIA DA VEREADORA ELZA MARIA DA SILVA NUNES DE ALENCAR, APRESENTADA AO PROJETO DE LEI Nº 11/2023, QUE DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPOS SALES PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO ILMO. COORDENADOR DE TRANSPORTES DA AGÊNCIA REGULADORA DO ESTADO DO CEARÁ (ARCE), O SR. HÉLIO HENRIQUE HOLANDA DE SOUZA, SOLICITANDO FISCALIZAÇÃO E AS DEVIDAS PROVIDÊNCIAS COM RELAÇÃO AO USO IRREGULAR DAS PLATAFORMAS DE EMBARQUE/DESEMBARQUE DO TERMINAL RODOVIÁRIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SRA. CORREGEDORA-GERAL DA JUSTIÇA DO ESTADO DO CEARÁ, DESEMBARGADORA MARIA EDNA MARTINS, COM ENCAMINHAMENTO A EXMA. SRA. TABELIÃ TITULAR DO CARTÓRIO DE 1º OFÍCIO DE REGISTRO CIVIL E TABELIONATO DE NOTAS E PROTESTO DE CAMPOS SALES, A SRA. DANIELI DE ABREU MACHADO, SOLICITANDO INFORMAÇÕES ACERCA DO FUNCIONAMENTO DO SERVIÇO PÚBLICO DO CARTÓRIO DE REGISTRO CIVIL DO DISTRITO DE ITAGUÁ, MUNICIPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/119/r041.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/119/r041.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, A SRA.  FRANCISCA ROBERTA OLIVEIRA ANDRADE, SOLICITANDO QUE SEJA REMETIDO À CÂMARA MUNICIPAL, INFORMAÇÕES SOBRE O RESULTADO DO SISTEMA PERMANENTE DE AVALIAÇÃO DA EDUCAÇÃO BÁSICA DO CEARÁ – SPAECE 2023 DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/120/r042.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/120/r042.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DA JOVEM IARA FÉLIX DE SOUSA.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/121/r043.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/121/r043.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. JOÃO LUIZ LIMA SANTOS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, O SR. AFONSO CARLOS RODRIGUES; AO SISAR – SISTEMA INTEGRADO DE SANEAMENTO RURAL E A GERENTE DO ESCRITÓRIO DA COMPANHIA DE ÁGUA E ESGOTO DO CEARÁ – CAGECE EM CAMPOS SALES, SOLICITANDO AGILIDADE NA REALIZAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA DO SÍTIO ANGELIM.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/122/r044.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/122/r044.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA ESTADUAL DO TURISMO, A SRA. YRWANA ALBUQUERQUE, SOLICITANDO A CONSTRUÇÃO DE PORTAL NAS ENTRADAS DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/123/r045.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/123/r045.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. DEPUTADO FEDERAL PELA BANCADA CEARENSE, O SR. JOSÉ NOBRE GUIMARÃES, SOLICITANDO A DESTINAÇÃO DE EMENDA PARLAMENTAR PARA A ESTRUTURA DO FESTIVAL JUNINO DE CAMPOS SALES, QUE ESTE ANO COMPLETOU 38 ANOS, E ASSIM, POSSA SER ADQUIRIDO ARQUIBANCADA PARA 3 (TRÊS) MIL PESSOAS, 05 (CINCO) BARRACAS PARA GASTRONOMIA, 150 (CENTO E CINQUENTA) METROS DE GRIPE, PALCO DE PEQUENO PORTE E 150 (CENTO E CINQUENTA) METROS DE BARRICADA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/124/r046.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/124/r046.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. DEPUTADO FEDERAL PELA BANCADA CEARENSE, OS SRS. JOSÉ NOBRE GUIMARÃES E JOSÉ AIRTON E AO EXMO. DEPUTADO ESTADUAL FERNANDO SANTANA, SOLICITANDO A DESTINAÇÃO DE EMENDA PARLAMENTAR PARA A REFORMA DA PRAÇA DE EVANGELIZAÇÃO NOSSA SENHORA DA PENHA, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/133/r047.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/133/r047.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO SOLICITANDO A PAVIMENTAÇÃO ASFÁLTICA DA RUA PEREIRA FILGUEIRA, NO BAIRRO BATALHÃO, MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/134/r048.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/134/r048.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. REGISLANE MARIA PEREIRA ROCHA SANTOS, SOLICITANDO INFORMAÇÕES SE JÁ EXISTE OUTRO MÉDICO ATENDENDO NA UBS – ALTO ALEGRE, EM DECORRÊNCIA DO REQUERIMENTO DE AFASTAMENTO PARA TRATAR DE ASSUNTO DE INTERESSE PARTICULAR DO MÉDICO DR. WENDSON DE ALENCAR SANTOS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/135/r049.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/135/r049.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, O SR. DIEGO DODSON SANTOS BATISTA E AO ILMO. SR. GERENTE DA CAIXA ECONÔMICA FEDERAL – AGÊNCIA DE CAMPOS SALES, INFORMAÇÕES ACERCA DOS ATRASOS NOS REPASSES DOS RECURSOS DE EMPRÉSTIMOS CONSIGNADOS E SE O CONVÊNIO COM A PREFEITURA MUNICIPAL DE CAMPOS SALES PARA REALIZAÇÃO DE CONSIGNADOS ESTÁ SUSPENSO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Dr. Robson, Ary Feitosa, Cezar Costa, Dedé do Inhare, Dr. Neto, Elionete, Elzinha, Jenilton, Wanderson</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/136/r050.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/136/r050.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA ESTADUAL DA EDUCAÇÃO, A SRA. ELIANA NUNES ESTRELA, SOLICITANDO COMO PROVIDÊNCIA IMEDIATA A REGULARIZAÇÃO DO TRANSPORTE ESCOLAR DOS ALUNOS QUE RESIDEM NOS DISTRITOS DE QUIXARIÚ, BARÃO DE AQUIRAZ E MONTE CASTELO, NO MUNICÍPIO DE CAMPOS SALES, QUE ESTUDAM NA E.E.M FRANCISCO MIGUEL DE ANDRADE, NO SÍTIO QUEIMADAS, BEM COMO, COMO MEDIDA A SER ADOTADA PARA O PRÓXIMO ANO LETIVO, A POSSIBILIDADE DE RETORNO DAS AULAS PARA A ESCOLA DO DISTRITO BARÃO DE AQUIRAZ.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/139/r051.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/139/r051.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. GOVERNADOR DO ESTADO DO CEARÁ, O SR. ELMANO DE FREITAS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO ESTADUAL DAS CIDADES, O SR. ZEZINHO ALBUQUERQUE E AO EXMO. SUPERINTENDENTE DE OBRAS PÚBLICAS DO CEARÁ, O SR. FRANCISCO QUINTINO VIEIRA NETO, SOLICITANDO QUE NA RODOVIA CE-371, NO TRECHO COMPREENDIDO ENTRE A IGREJA ASSEMBLEIA DE DEUS TEMPLO CENTRAL, MIRANTE DE NOSSA SENHORA DA PENHA E O POSTO DA POLÍCIA RODOVIÁRIA ESTADUAL, NO MUNICÍPIO DE CAMPOS SALES, SEJA REALIZADA UMA OBRA DE AMPLIAÇÃO, MELHORIA E ADAPTAÇÃO DA CICLOVIA.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/151/r052.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/151/r052.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE APLAUSOS, REGOZIJO, LOUVOR E CONGRATULAÇÕES AO SENHOR EVANDRO SÁ BARRETO LEITÃO “EVANDRO LEITÃO”, PELA VITÓRIA OBTIDA NA ÚLTIMA ELEIÇÃO, 06/10, PARA O CARGO DE PREFEITO DA CIDADE DE FORTALEZA/CE.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/152/r053.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/152/r053.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE APLAUSOS, REGOZIJO, LOUVOR E CONGRATULAÇÕES AO SENHOR RONDILSON DE ALENCAR RIBEIRO, PELA VITÓRIA OBTIDA NA ÚLTIMA ELEIÇÃO, 06/10, PARA O CARGO DE PREFEITO DA CIDADE DE SALITRE/CE.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/153/r054.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/153/r054.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE APLAUSOS, REGOZIJO, LOUVOR E CONGRATULAÇÕES AO SENHOR JOSÉ PAULINO PEREIRA “ZÉ GORDIM”, PELA VITÓRIA OBTIDA NA ÚLTIMA ELEIÇÃO, 06/10, PARA O CARGO DE PREFEITO DA CIDADE DE ARARIPE/CE.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/155/requerimento_destaque.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/155/requerimento_destaque.pdf</t>
   </si>
   <si>
     <t>REQUER A VOTAÇÃO EM DESTAQUE DOS ARTIGOS DA EMENDA ADITIVA E MODIFICATIVA N° 1, DE AUTORIA DO VEREADOR CEZAR CALS ANDRADE COSTA, APRESENTADA AO PROJETO DE LEI N° 12/2024 - LEI ORÇAMENTÁRIA ANUAL, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/51/proposta_de_emenda_a_lom_n._1-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/51/proposta_de_emenda_a_lom_n._1-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS (ART. 204)</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Cezar Costa, Dedé do Inhare, Dr. Neto, Elionete</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/59/proposta_de_emenda_a_lom_n_2-2024.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/59/proposta_de_emenda_a_lom_n_2-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO V DO ARTIGO 35 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1752,68 +1752,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/11/indicativo_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/20/i006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/21/i007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/22/i008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/23/i009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/24/i010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/25/i011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/29/i012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/31/i013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/32/i014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/33/i015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/34/i016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/37/i017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/38/i018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/42/i019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/43/i020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/44/i021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/46/i022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/47/i023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/53/i024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/54/i025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/55/i026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/61/i027.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/83/i028.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/85/i029.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/89/i030.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/91/i031.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/92/i032.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/93/i033.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/94/i034.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/95/i035.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/96/i036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/97/i037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/98/i038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/100/i039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/109/indicativo_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/111/i041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/125/i042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/126/i043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/127/i044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/128/i045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/129/i046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/130/i047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/131/i048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/132/i049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/137/i050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/140/i051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/141/i052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/142/i053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/143/i054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/144/i055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/145/i056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/146/i057.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/147/i058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_lei_complementar_n._1-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_complementar_n_3-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_complementar_n_4-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_do_executivo_n._1-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_do_executivo_n._2-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_do_executivo_n._3-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_do_executivo_n._4-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_do_executivo_n_5-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_do_executivo_n_6-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_do_executivo_n_7-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_do_executivo_n_8-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_do_executivo_n_9-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_leido_executivo_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_do_executivo_n._11-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_n._12-2024_-_anexos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_resolucao_n._1-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_resolucao_n._2-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_resolucao_n_3-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_resolucao_n_4-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_legislativo_n_1-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/70/projeto_de_lei_do_legislativo_n_2-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_do_legislativo_n_3-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_de_lei_do_legislaitvo_n_4-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_do_legislativo_n_5-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_legislativo_n_6-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/138/pll7.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/154/parecer_ccjr_-_ple_n._11-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/16/r003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/17/r004.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/18/r005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/19/r006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/26/r007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/27/r008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/30/r009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/39/r010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/40/r011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/41/r012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/45/r013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/48/r014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/52/r015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/62/r016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/63/r017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/64/r018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/68/r019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/69/r20.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/72/r021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/76/r022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/77/r023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/79/r024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/81/r025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/82/r026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/84/r027.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/86/r028.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/87/r029.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/88/r030.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/90/r031.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/99/r032.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_36-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_37-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/110/r038.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/119/r041.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/120/r042.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/121/r043.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/122/r044.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/123/r045.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/124/r046.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/133/r047.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/134/r048.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/135/r049.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/136/r050.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/139/r051.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/151/r052.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/152/r053.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/153/r054.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/155/requerimento_destaque.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/51/proposta_de_emenda_a_lom_n._1-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/59/proposta_de_emenda_a_lom_n_2-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/11/indicativo_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/20/i006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/21/i007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/22/i008.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/23/i009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/24/i010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/25/i011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/29/i012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/31/i013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/32/i014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/33/i015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/34/i016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/37/i017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/38/i018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/42/i019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/43/i020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/44/i021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/46/i022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/47/i023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/53/i024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/54/i025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/55/i026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/61/i027.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/83/i028.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/85/i029.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/89/i030.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/91/i031.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/92/i032.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/93/i033.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/94/i034.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/95/i035.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/96/i036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/97/i037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/98/i038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/100/i039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/109/indicativo_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/111/i041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/125/i042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/126/i043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/127/i044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/128/i045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/129/i046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/130/i047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/131/i048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/132/i049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/137/i050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/140/i051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/141/i052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/142/i053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/143/i054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/144/i055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/145/i056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/146/i057.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/147/i058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_lei_complementar_n._1-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_complementar_n_3-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_complementar_n_4-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_do_executivo_n._1-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_do_executivo_n._2-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_do_executivo_n._3-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_do_executivo_n._4-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_do_executivo_n_5-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_do_executivo_n_6-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_do_executivo_n_7-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_do_executivo_n_8-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_do_executivo_n_9-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_leido_executivo_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_do_executivo_n._11-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_n._12-2024_-_anexos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_resolucao_n._1-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_resolucao_n._2-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_resolucao_n_3-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_resolucao_n_4-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_legislativo_n_1-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/70/projeto_de_lei_do_legislativo_n_2-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_do_legislativo_n_3-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_de_lei_do_legislaitvo_n_4-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_do_legislativo_n_5-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_legislativo_n_6-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/138/pll7.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/154/parecer_ccjr_-_ple_n._11-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/16/r003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/17/r004.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/18/r005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/19/r006.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/26/r007.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/27/r008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/30/r009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/39/r010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/40/r011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/41/r012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/45/r013.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/48/r014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/52/r015.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/62/r016.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/63/r017.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/64/r018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/68/r019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/69/r20.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/72/r021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/76/r022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/77/r023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/79/r024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/81/r025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/82/r026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/84/r027.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/86/r028.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/87/r029.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/88/r030.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/90/r031.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/99/r032.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_n_34-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_35-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_36-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_37-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/110/r038.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/119/r041.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/120/r042.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/121/r043.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/122/r044.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/123/r045.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/124/r046.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/133/r047.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/134/r048.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/135/r049.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/136/r050.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/139/r051.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/151/r052.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/152/r053.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/153/r054.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/155/requerimento_destaque.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/51/proposta_de_emenda_a_lom_n._1-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2024/59/proposta_de_emenda_a_lom_n_2-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="90.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>