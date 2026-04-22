--- v1 (2026-02-08)
+++ v2 (2026-04-22)
@@ -54,2412 +54,2412 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Valmir Junior</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/176/indicativo_01_-_valmir_-_estudo_de_viabilidade_-_banda_municipal.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/176/indicativo_01_-_valmir_-_estudo_de_viabilidade_-_banda_municipal.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE ESTUDO DE VIABILIDADE ACERCA DE FORMAS PARA GARANTIR ESTABILIDADE AOS MÚSICOS E_x000D_
 DEMAIS INTEGRANTES DA BANDA MUNICIPAL, LAURO HONORATO DA SILVA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Elionete</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/177/indicativo_02_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/177/indicativo_02_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO._x000D_
 SECRETÁRIO DE DESENVOLVIMENTO RURAL, O SR. DAMIÃO FERREIRA DE OLIVEIRA, A CRIAÇÃO DO “PROGRAMA MUNICIPAL DE VALORIZAÇÃO E_x000D_
 INCENTIVO AOS PEQUENOS PRODUTORES RURAIS E AGRICULTURA FAMILIAR” DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/234/indicativo_03_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/234/indicativo_03_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO,_x000D_
 COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, O SR. HILDEFRAN ALENCAR_x000D_
 RIBEIRO, A CRIAÇÃO DO “PROGRAMA MÚSICANAS ESCOLAS” NAS UNIDADES ESCOLARES DA REDE PÚBLICA MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/235/indicativo_04_-_elionete_-_patrolagem_e_picarramento_da_rota_esc.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/235/indicativo_04_-_elionete_-_patrolagem_e_picarramento_da_rota_esc.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO.SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJAM REALIZADOS EM CARÁTER DE URGÊNCIA, OS SERVIÇOS DE PATROLAGEM E PIÇARRAMENTO DAS ESTRADAS QUE FAZEM PARTE DA ROTA ESCOLAR</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_05_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_05_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL DE CAMPOS SALES, DISPONDO SOBRE A ISENÇÃO DE IPTU AO IDOSO, DEFICIENTE FÍSICO, E/OU MENTAL QUE SEJA APOSENTADO OU PENSIONISTA NO MUNICÍPIO DE CAMPOS SALES, SEGUNDO CRITÉRIOS ESTABELECIDOS EM LEI._x000D_
 .</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/181/indicativo_06_-_elionete_-_processo_seletivo_simplificado.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/181/indicativo_06_-_elionete_-_processo_seletivo_simplificado.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, A REALIZAÇÃO DE PROCESSO SELETIVO_x000D_
 SIMPLIFICADO VISANDO À CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER ÀS NECESSIDADES TEMPORÁRIAS E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_07_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_07_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA_x000D_
 DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, QUE O FUNCIONAMENTO DA FARMÁCIA POPULAR SEJA_x000D_
 TRANSFERIDO PARA OUTRO LOCAL MAIOR E COM MELHOR ESTRUTURA FÍSICA PARA ATENDER OS NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_08_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_08_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA_x000D_
 DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A REALIZAÇÃO DE UM ESTUDO TÉCNICO VISANDO A_x000D_
 RETERRITORIALIZAÇÃO DE ATUAÇÃO DE CADA AGENTE COMUNITÁRIO DE SAÚDE (ACS) E EM SEGUIDA, QUE SEJA ENCAMINHADA UMA PROPOSTA PARA DISCUSSÃO COM O SINDISAÚDE/CEARÁ E A ASSOCIAÇÃO DOS ACS DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/184/indicativo_09_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/184/indicativo_09_-_elionete_-_retirado_de_pauta_07-02-25.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO._x000D_
 SECRETÁRIO DE MEIO AMBIENTE, O SR. CÍCERO DE OLIVEIRA SIMÃO, A CRIAÇÃO DO “PROGRAMA MUNICIPAL DE ARBORIZAÇÃO COM_x000D_
 ÁRVORES FRUTÍFERAS” NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dercinho</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/185/indicativo_10_-_valmir_-_idenizacao_de_transporte_acs.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/185/indicativo_10_-_valmir_-_idenizacao_de_transporte_acs.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO,_x000D_
 COM ENCAMINHAMENTO A EXMA. SECRETÁRIA DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A CRIAÇÃO DE PONTO DE APOIO EM SAÚDE PARA ATENDER AS FAMILIAS DO BAIRRO SANTA RITA DE CÁSSIA(BAIRRO POÇO), CONJUNTO LINDALVA LIMA E CONJUNTO VILA RIO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_11_-_dercinho_-_ponto_de_apoio_em_saude__no_bairro_poco.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_11_-_dercinho_-_ponto_de_apoio_em_saude__no_bairro_poco.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA_x000D_
 DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, O CUMPRIMENTO DA LE FEDERAL Nº 15.014, DE 06 DE NOVEMBRO DE 2024, QUE ALTERA A LEI Nº 11.350, DE 05 DE OUTUBRO DE 2006, PARA PREVER A CONCESSÃO DE INDENIZAÇÃO DE TRANSPORTES AO AGENTE_x000D_
 COMUNITÁRIO DE SAÚDE E AO AGENTE DE COMBATE ÀS ENDEMIAS COMO FORMA DE CUSTEIO DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dr. Neto</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO._x000D_
 SECRETÁRIO DE POLÍTICAS PARA EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO, QUE SEJA ENVIADO PROJETO DE LEI À CÂMARA MUNICIPAL DE CAMPOS SALES, DISPONDO SOBRE A CONCESSÃO DE REAJUSTE DO SALÁRIO BASE DO CUIDADOR EDUCAÇÃO ESPECIAL.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf</t>
   </si>
   <si>
     <t>INDICA A REALIZAÇÃO DE ESTUDO DE VIABILIDADE ACERCA DE FORMAS PARA GARANTIR ESTABILIDADE AOS MÚSICOS E DEMAIS INTEGRANTES DA BANDA MUNICIPAL, LAURO HONORATO DA SILVA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/201/indicativo_14_-_valmir_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/201/indicativo_14_-_valmir_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>INDICA O ENCAMINHAMENTO DE PROJETO DE LEI À ESTA CASA, DISPONDO SOBRE A IMPLEMENTAÇÃO DO LETRAMENTO RACIAL COMO COMPONENTE CURRICULAR NA REDE MUNICIPAL DE ENSINO DE CAMPOS SALES, NA FORMA DA MINUTA EM ANEXO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/202/indicativo_15_-_elionete_-_agremiacoes_juninas.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/202/indicativo_15_-_elionete_-_agremiacoes_juninas.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, O SR. GENIVAL SANTOS SOBRINHO E AO EXMO. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, O SR. WESLY SOUSA AMORIM, A LOCAÇÃO DE UM ÔNIBUS DE GRANDE PORTE PARA USO DAS AGREMIAÇÕES JUNINAS QUE REPRESENTAM CAMPOS SALES EM OUTROS MUNICÍPIOS E ESTADOS, BEM COMO, QUE SEJAM CUMPRIDAS ANTECIPADAMENTE AS EMENDAS IMPOSITIVAS DE AUTORIA DO EX-VEREADOR FELIPE ALVES, DESTINADAS AS AGREMIAÇÕES JUNINAS FESTA NA ROÇA DO DISTRITO DE MONTE CASTELO E ASA BRANCA</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/203/indicativo_16_-_elionete.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/203/indicativo_16_-_elionete.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, DISPONDO SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO PARA AS AGREMIAÇÕES JUNINAS DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Manon</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/204/indicativo_17_-_manon_-_quebra-mola.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/204/indicativo_17_-_manon_-_quebra-mola.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA INSTALADO 01 (UM) REDUTOR DE VELOCIDADE (QUEBRA MOLAS) RODOVIA ESTADUAL CE-187, NA RUA AVENIDA EMILIANO RODRIGUES FORTALEZA, NO BAIRRO ALTO ALEGRE, EM CAMPOS SALES – CE.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_18_-_elionete_-_festival_de_violeiros.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_18_-_elionete_-_festival_de_violeiros.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, DISPONDO SOBRE A CONCESSÃO DE INCENTIVO FINANCEIRO PARA O FESTIVAL DE VIOLEIROS DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/206/indicativo_19_-_elionete_-_festival_municipal_de_teatro.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/206/indicativo_19_-_elionete_-_festival_municipal_de_teatro.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, DISPONDO SOBRE A INCLUSÃO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO O FESTIVAL MUNICIPAL DE TEATRO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Cezar Costa</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/207/indicativo_20_-_cezar_-_cobertura_posto_de_saude_de_carmelopolis.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/207/indicativo_20_-_cezar_-_cobertura_posto_de_saude_de_carmelopolis.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA E AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CONSTRUÇÃO DE UMA COBERTURA NA FRENTE DO POSTO DE SAÚDE DO DISTRITO DE CARMELÓPOLIS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/208/indicativo_21_-_cezar_-cobertura_da_escola_na_agrovila_sao_jose.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/208/indicativo_21_-_cezar_-cobertura_da_escola_na_agrovila_sao_jose.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO E AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CONSTRUÇÃO DE UMA COBERTURA NA FRENTE DA ESCOLA DA AGROVILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_22_-_dr._neto_-_pavimentacao__da_rua_humberto_bezerra_-_guarani.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_22_-_dr._neto_-_pavimentacao__da_rua_humberto_bezerra_-_guarani.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A RECUPERAÇÃO DA PAVIMENTAÇÃO (CALÇAMENTO) DA RUA HUMBERTO BEZERRA, LOCALIZADA NO BAIRRO GUARANI.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_23_-_dr._neto_-pavimentacao__da_travessa_sao_miguel_e_rua_das_olarias_-_bairro_na_sra._aparecida.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_23_-_dr._neto_-pavimentacao__da_travessa_sao_miguel_e_rua_das_olarias_-_bairro_na_sra._aparecida.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A RECUPERAÇÃO DA PAVIMENTAÇÃO (CALÇAMENTO) DA TRAVESSA SÃO MIGUEL E RUA DAS OLARIAS, LOCALIZADAS NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/231/indicativo_24_-_valmir_-_gratificacao_de_deslocamento_dos_professores.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/231/indicativo_24_-_valmir_-_gratificacao_de_deslocamento_dos_professores.pdf</t>
   </si>
   <si>
     <t>REQUER A IMPLEMENTAÇÃO DE GRATIFICAÇÃO DE AJUDA DE CUSTO PARA DESLOCAMNETO,AOS PROFESSORES DA REDE PÚBLICA MINICIPAL DE ENSINO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/232/indicativo_25_-_valmir_-_fornecimento_de_farda_e_equipamento_para_limpadores_urbanos.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/232/indicativo_25_-_valmir_-_fornecimento_de_farda_e_equipamento_para_limpadores_urbanos.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, O FORNECIMENTO DE FARDAMENTO E EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS RESPONSÁVEIS PELOS SERVIÇOS ESSENCIAIS DE LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Adriana Brito</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/225/indicativo_26_-_adriana_-_visita_domiciliaresdos_acs_regulares_e_periodicas_.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/225/indicativo_26_-_adriana_-_visita_domiciliaresdos_acs_regulares_e_periodicas_.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, QUE O AGENTE COMUNITÁRIO DE SAÚDE (ACS) REALIZE VISITAS DOMICILIARES REGULARES E PERIÓDICAS PARA O ACOMPANHAMENTO DAS FAMÍLIAS DO SÍTIO MILHÃS DO NORTE, DISTRITO DE _x000D_
 MONTE CASTELO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/226/indicativo_27_-_elionete_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/226/indicativo_27_-_elionete_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, QUE SEJA FEITO ESTUDO PARA VIABILIZAR CONCURSO PÚBLICO PARA OS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE, AGENTE DE COMBATE ÀS ENDEMIAS, AGENTE ADMINISTRATIVO, VIGIAS, MERENDEIRAS E SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/227/indicativo_28_-_elionete_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/227/indicativo_28_-_elionete_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE TODO PRÉDIO PÚBLICO FECHADO, SEM UTILIZAÇÃO E JÁ _x000D_
 DETERIORADO, A EXEMPLO DO ANTIGO HOSPITAL GERAL DE CAMPOS SALES, ESCOLA DO CANTO, ESCOLA DA MILHÃS E OUTROS, _x000D_
 CASO NÃO SEJAM REFORMADOS, QUE RETIREM O MATERIAL PARA APROVEITAMENTO EM OUTROS PRÉDIOS PÚBLICOS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/250/indicativo_29_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/250/indicativo_29_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL DE CAMPOS SALES, DISPONDO SOBRE A ISENÇÃO DE IPTU AS PESSOAS DIAGNOSTICADAS COM NEOPLASIA MALIGNA (CÂNCER), SEGUNDO CRITÉRIOS ESTAEBELECIDOS EM LEI.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/251/indicativo_30.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/251/indicativo_30.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES , O SR. MOÉSIO LOIOLA DE MELO, O ENVIO DO PROJETO DE LEI À CÂMARA MUNICIPAL, DISPONDO SOBRE A INCLUSÃO OFICIAL DO ATLETISMO CICLISMO COMO MODALIDADES ESPORTIVAS QUE ABRIRÃO OS EVENTOS/FESTIVIDADES ALUSIVAS A SEMANA EM QUE SE COMEMORA A DATA DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE CAMPOS SALES, QUE ACONTECE NOS DIAS QUE ANTECEDEM O DIA 29 DE JULHO, DENOMINADA OFICIALMENTE DE "CAMPFEST".</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/228/indicativo_31_-_dercinho_-_acudagem.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/228/indicativo_31_-_dercinho_-_acudagem.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. _x000D_
 SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, O SR. DAMIÃO FERREIRA DE OLIVEIRA, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, DISPONDO SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL “AÇUDAGEM” NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/229/indicativo_32_-_dercinho_-_terra_fertil.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/229/indicativo_32_-_dercinho_-_terra_fertil.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, O SR. DAMIÃO FERREIRA DE OLIVEIRA, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, DISPONDO SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL “TERRA FÉRTIL” NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/230/indicativo_33_-_dercinho_-_colheita_garantida.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/230/indicativo_33_-_dercinho_-_colheita_garantida.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, O SR. DAMIÃO FERREIRA DE OLIVEIRA, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, DISPONDO SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL “COLHEITA GARANTIDA” NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/241/indicativo_34_-_adriana_-_limpeza_do_acudo_no_monte_castelo.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/241/indicativo_34_-_adriana_-_limpeza_do_acudo_no_monte_castelo.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA E O EXMO. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, O SR. CÍCERO SIMÃO DE OLIVEIRA, A REALIZAÇÃO DE UMA LIMPEZA E CERCAMENTO DE UM AÇUDE NO DISTRITO DE MONTE CASTELO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/242/indicativo_35_-_adriana_-_unidade_de_saude_no_monte_castelo.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/242/indicativo_35_-_adriana_-_unidade_de_saude_no_monte_castelo.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A REVITALIZAÇÃO DO PRÉDIO QUE ANTIGAMENTE FUNCIONAVA A ESCOLA NO SÍTIO MILHÃS DO NORTE, DISTRITO DE MONTE CASTELO, PARA FUNCIONAMENTO DE UMA UNIDADE BÁSICA DE SAÚDE OU PONTO DE APOIO EM SAÚDE, PARA ATENDER AS FAMÍLIAS DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/243/indicativo_36_-_elionete_-_reajuste_dsa_remuneracoes_dos_cargos_comissionados.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/243/indicativo_36_-_elionete_-_reajuste_dsa_remuneracoes_dos_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, O SR. GENIVAL SANTOS SOBRINHO, A REALIZAÇÃO DE ESTUDO TÉCNICO DE VIABILIDADE SOBRE O REAJUSTE DAS REMUNERAÇÕES DOS CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/244/indicativo_37_-_dr._neto_-_deslocacao_de_aux._de_enfemagem_e_motoristas_da_saude.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/244/indicativo_37_-_dr._neto_-_deslocacao_de_aux._de_enfemagem_e_motoristas_da_saude.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, O SR. GENIVAL SANTOS SOBRINHO E A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, DISPONDO SOBRE O REAJUSTE DA GRATIFICAÇÃO POR DESLOCAMENTO DESTINADA AOS MOTORISTAS E AUXILIARES DE ENFERMAGEM DA SECRETARIA DE SAÚDE, COM ATUAÇÃO NO TRANSPORTE DE PACIENTES, COM DESTINO AS CIDADES DA REGIÃO DO CARIRI.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/254/indicativo_38_-_valmir_-_reajuste_salarial_dos_profissionais_da_educacao_sec._escolar..pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/254/indicativo_38_-_valmir_-_reajuste_salarial_dos_profissionais_da_educacao_sec._escolar..pdf</t>
   </si>
   <si>
     <t>INDICA A CONCESSÃO DE REAJUSTE SALARIAL PARA OS SEGUINTES PROFISSIONAIS DA EDUCAÇÃO: SECRETÁRIO ESCOLAR; AGENTE ADMINISTRATIVO; MOTORISTA E ⁠CUIDADOR.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/255/indicativo_39.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/255/indicativo_39.pdf</t>
   </si>
   <si>
     <t>INDICA A INCLUSÃO DE TRANSPORTE ALTERNATIVO AOS DOMINGOS, PARTINDO DE CAMPOS SALES COM DESTINO A JUAZEIRO DO NORTE</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/256/indicativo_40.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/256/indicativo_40.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO O ISOLAMENTO DO TRECHO QUE LIGA AS RUAS FRANCISCO GOMES DE SOUZA E CORONEL BALECO NOS DIAS DE FEIRA-LIVRE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/257/indicativo_41.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/257/indicativo_41.pdf</t>
   </si>
   <si>
     <t>INDICA EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A PINTURA E SINALIZAÇÃO DE TODOS OS QUEBRA-MOLAS EXISTENTES NAS RUAS DE CAMPOS SALES, PRINCIPALMENTE DAS VIAS ASFALTADAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/258/indicativo_42.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/258/indicativo_42.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO (CALÇAMENTO) DE DUAS RUAS DA AGROVILA PAU VERDE E DUAS RUAS NA AGROVILA ARIZONA, BEM COMO, A RECUPERAÇÃO E CONTINUAÇÃO DA PAVIMENTAÇÃO DA AGROVILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/259/indicativo_43.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/259/indicativo_43.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A ILMA. SECRETÁRIA DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, QUE SEJA UTILIZADO O PRÉDIO QUE ANTIGAMENTE FUNCIONAVA A ESCOLA DO SÍTIO QUEIMADAS, PARA FUNCIONAR COMO PONTO DE APOIO EM SAÚDE E ATENDER AS FAMÍLIAS DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/260/indicativo_44.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/260/indicativo_44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SECRETÁRIO MUNICIPAL DE DESPORTO, O SR. WILKER LEITE, A AQUISIÇÃO (DESAPROPRIAÇÃO) DE TERRENO NA AGROVILA SÃO JOSÉ PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL ILUMINADO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Claudia Costa</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/266/indicativo_45.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/266/indicativo_45.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REFORMA DA QUADRA POLIESPORTIVA E DO ESTÁDIO O MORAISÃO, LOCALIZADOS NO BAIRRO ALTO ALEGRE.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/267/indicativo_46.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/267/indicativo_46.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE OBRA DE PAVIMENTAÇÃO (CALÇAMENTO) NA TRAVESSA JOÃO PAULO II, NO BAIRRO BATALHÃO.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/268/indicativo_47.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/268/indicativo_47.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A ILMA. SECRETÁRIA DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, QUE SEJA REALIZADA, EM CARÁTER DE URGÊNCIA, A REFORMA DO POSTO DE SAÚDE DO SÍTIO CALDEIRÃO.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/271/indicativo_48.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/271/indicativo_48.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJA REALIZADO EM CARÁTER DE URGÊNCIA, O SERVIÇO DE PATROLAGEM DAS ESTRADAS DOS ASSENTAMENTOS, SOBRETUDO, AS QUE FAZEM PARTE DA ROTA ESCOLAR.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/272/indicativo_49.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/272/indicativo_49.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJAM DEDICADOS ESFORÇOS PARA A CONCLUSÃO DAS PRAÇAS LOCALIZADAS: 1) NO DISTRITO DE CARMELÓPOLIS; 2) NO DISTRITO DE MONTE CASTELO; 3) NO BAIRRO PREFEITO JAIME ANDRADE; 4) NO BAIRRO GUARANI (PRAÇA SÃO FRANCISCO).</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/273/indicativo_50.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/273/indicativo_50.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, A CRIAÇÃO DE UM FLUXO MUNICIPAL DE APOIO A MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/274/indicativo_51.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/274/indicativo_51.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, QUE SEJA INSTITUÍDO NO ÂMBITO MUNICIPAL O DIA DA CONSCIENTIZAÇÃO, RESPEITO E APOIO AS PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Jenilton</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/275/indicativo_52.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/275/indicativo_52.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONCEDIDO AUMENTO SALARIAL PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/277/indicativo_53.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/277/indicativo_53.pdf</t>
   </si>
   <si>
     <t>INDICA EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJA VIABILIZADO JUNTO A EMPRESA TEIXEIRA CONSTRUÇÕES, RESPONSÁVEL PELA OBRA DE RESTAURAÇÃO ASFÁLTICA DA RODOVIA CE-371, REFERENTE AO TRECHO QUE LIGA CAMPOS SALES AO DISTRITO	DE	CARMELÓPOLIS,	A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE	(QUEBRA-MOLAS) DEVIDAMENTE SINALIZADOS NOS SEGUINTES LOCAIS: NA SAÍDA E ENTRADA DO DISTRITO DE CARMELOPOLIS (EM FRENTE AO COMÉRCIO DE MARLENE E EM FRENTE À CASA DE ZÉ ELIVAM); EM FRENTE A UNIVERSIDADE DO FORRÓ); EM FRENTE À DELEGACIA DE POLÍCIA CIVIL DE CAMPOS SALES E EM FRENTE AO POSTO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/278/indicativo_54.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/278/indicativo_54.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE PAVIMENTAÇÃO	(CALÇAMENTO)	E SANEAMENTO  BÁSICO  DA  RUA  ESPÍRITO SANTO, LOCALIZADA NO DISTRITO DE BARÃO DE AQUIRAZ.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/279/indicativo_55.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/279/indicativo_55.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO)	E SANEAMENTO BÁSICO DA RUA GRANDE, LOCALIZADA NO DISTRITO DE MONTE CASTELO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/286/indicativo_56.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/286/indicativo_56.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA E A EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), QUE SEJAM REALIZADOS SERVIÇOS PARA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PARTE DE TRAZ DO CEMITÉRIO PÚBLICO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/287/indicativo_57.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/287/indicativo_57.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA E AO EXMO. SECRETÁRIO MUNICIPAL DE DESPORTO, O SR. WILKER LEITE, A CONSTRUÇÃO DE UMA QUADRA DE VÔLEI DE AREIA NO DISTRITO DE MONTE CASTELO, NO TERRENO DO MUNICÍPIO EM FRENTE AO CEMITÉRIO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/288/indicativo_58.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/288/indicativo_58.pdf</t>
   </si>
   <si>
     <t>INDICA EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA ESTRADA QUE LIGA A AGROVILA PAU VERDE ATÉ O SÍTIO QUEIMADAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/289/indicativo_59.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/289/indicativo_59.pdf</t>
   </si>
   <si>
     <t>INDICA EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO E AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CONSTRUÇÃO DO MURO NO ENTORNO DA ESCOLA DA AGROVILA SÃO JOSÉ, BEM COMO, A CONSTRUÇÃO DE UM PARQUINHO INFANTIL DENTRO DA UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/290/indicativo_60.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/290/indicativo_60.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CONSTRUÇÃO DA PRAÇA DE NOSSA SENHORA DE LOURDES, NO DISTRITO DE POÇO DAS PEDRAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/291/indicativo_61.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/291/indicativo_61.pdf</t>
   </si>
   <si>
     <t>DICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE DESPORTO, O SR. WILKER LEITE, A AQUISIÇÃO DE TERRENO PARA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO SÍTIO CAIÇARA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/292/indicativo_62.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/292/indicativo_62.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A ILMA. SECRETÁRIA DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A CONTRATAÇÃO DE MÉDICOS ESPECIALISTAS EM ÁREAS ESTRATÉGICAS, COMO UROLOGISTA, ORTOPEDISTA E OFTALMOLOGISTA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/293/indicativo_63.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/293/indicativo_63.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA E AO EXMO. SECRETÁRIO MUNICIPAL DE DESPORTO, O SR. WILKER LEITE, A LIMPEZA E RECUPERAÇÃO DOS CAMPOS DE FUTEBOL DOS SÍTIOS E DISTRITOS, INCLUÍNDO OS DAS AGROVILAS, COM A INSTALAÇÃO DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/294/indicativo_64_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/294/indicativo_64_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, QUE VIABILIZE JUNTO AO EXMO. PRESIDENTE DO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA – INCRA, O SR. CÉSAR FERNANDO SCHIAVON ALDRIGHI, A AQUISIÇÃO DE UM IMÓVEL (TERRENO), PARA REALIZAR A CONSTRUÇÃO DO CAMPO DE FUTEBOL OFICIAL DOS ASSENTAMENTOS, NA AGROVILA SÃO JOSÉ, COM ILUMINAÇÃO, TRAVES, REDES E UMA PEQUENA ARQUIBANCADA NO ENTORNO DO CAMPO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/295/indicativo_65.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/295/indicativo_65.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA E A EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), A REALIZAÇÃO DE PROJETO DE ILUMINAÇÃO PARA O DISTRITO DE POÇO DAS PEDRAS, BEM COMO, A CONSTRUÇÃO DE CANTEIROS COM POSTES E LÂMPADAS DE LED, EM TODA A RUA PRINCIPAL DO DISTRITO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/298/indicativo_66.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/298/indicativo_66.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, A REFORMA, EM CARÁTER DE URGÊNCIA, DO COMÉRCIO PÚBLICO DO DISTRITO DE ITAGUÁ.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/304/indicativo_67.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/304/indicativo_67.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MOÉSIO LOILA DE MELO QUE SEJA ENVIADO A ESTA CASA PROJETO DE LEI CONCEDENDO REDUÇÃO DE JORNADA DE TRABALHO AOS SERVIDORES PÚBLICOS PORTADORES DE FIBROMIALGIA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/309/indicativo_68.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/309/indicativo_68.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, O SR. CÍCERO SIMÃO DE OLIVEIRA, O RETORNO DO CARRO PIPA DA DEFESA CIVIL QUE ABASTECE ALGUMAS FAMÍLIAS DA COMUNIDADE DO TIGRE, ANTERIORMENTE ERAM DOIS CARROS HOJE SÓ SE ENCONTRA UM CARRO ABASTECENDO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/310/indicativo_69.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/310/indicativo_69.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, O SR. WESLY SOUSA AMORIM, QUE EM PARCERIA COM A PARÓQUIA DE NOSSA SENHORA DA PENHA E OS SERVOS DO SAGRADO CORAÇÃO DE JESUS DE CATARINA VOLPICELLI, PROPORCIONE JUNTO AO ESPAÇO DO MIRANTE DE NOSSA SENHORA DA PENHA, QUINZENALMENTE OU MENSALMENTE, MOMENTOS DE EVANGELIZAÇÃO, FEIRAS CULTURAIS, EXPOSIÇÕES RELIGIOSAS, VENDAS DE GASTRONOMIA LOCAL, DANDO VIDA AO ESPAÇO RELIGIOSO QUE JÁ SE ENCONTRA NA ROTA TURÍSTICA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/311/indicativo_70.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/311/indicativo_70.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA E A EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), A INSTALAÇÃO DE POSTES COM LUMINÁRIAS DE LED NO CEMITÉRIO DO DISTRITO DE MONTE CASTELO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/312/indicativo_71.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/312/indicativo_71.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA E A EMPRESA HJ LOCAÇÕES (RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA), A REALIZAÇÃO DO SERVIÇO DE SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NO SÍTIO ANGELIM E NO SÍTIO TIGRE, TENDO ESTE COMO PONTO DE REFERÊNCIA A CASA DO SR. RONALDO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/313/indicativo_72.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/313/indicativo_72.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, O SR. GENIVAL SANTOS SOBRINHO, A REALIZAÇÃO DE ESTUDO TÉCNICO DE VIABILIDADE PARA A IMPLANTAÇÃO DE SISTEMAS DE ENERGIA SOLAR FOTOVOLTAICA EM PRÉDIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/314/indicativo_73.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/314/indicativo_73.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, O SR. JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJA REALIZADO EM CARÁTER DE URGÊNCIA, O SERVIÇO DE PATROLAGEM DAS ESTRADAS DO ASSENTAMENTO ACOCI.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/315/indicativo_74.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/315/indicativo_74.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O PRÉDIO ONDE FUNCIONAVA A CASA DO IDOSO, NO BAIRRO GUARANI, ATUALMENTE EM DESUSO PELO PODER PÚBLICO, SEJA DESTINADO PARA INSTALAÇÃO DE UMA COZINHA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/322/indicativo_75.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/322/indicativo_75.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO (UPA 24H) NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/323/indicativo_76.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/323/indicativo_76.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA QUE O MUNICÍPIO SEJA_x000D_
 CONTEMPLADO COM UMA UNIDADE DE SUPORTE AVANÇADO (USA), VINCULADA AO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU 192).</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/324/indicativo_77.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/324/indicativo_77.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A CRIAÇÃO DE UM ORGANOGRAMA DE PALESTRAS SOBRE “SAÚDE E BEM-ESTAR” COM DIVERSAS TEMÁTICAS, COM APOIO PROFISSIONAL DE PSICÓLOGOS E ENFERMEIROS, EM TODAS AS ESCOLAS DA SEDE E ZONA RURAL DO_x000D_
 MUNICÍPIO, DANDO ÊNFASE A SAÚDE MENTAL, ENTRE OUTRAS NECESSIDADES.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/325/indicativo_78.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/325/indicativo_78.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A CRIAÇÃO DE UM ORGANOGRAMA DE ACOMPANHAMENTO NUTRICIONAL POR NUTRICIONISTA, EDUCADOR FÍSICO E EQUIPE DE ENFERMAGEM, PARA ALUNOS DE 03 A 12 ANOS DAS ESCOLAS MUNICIPAIS DA SEDE E ZONA_x000D_
 RURAL, COMO FORMA DE PREVENIR E TRATAR OBESIDADE, DESNUTRIÇÃO E OUTRAS PROBLEMÁTICAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/326/indicativo_79.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/326/indicativo_79.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, A AQUISIÇÃO DE VIATURA, EQUIPAMENTOS E TREINAMENTO PARA A GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/331/indicativo_80.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/331/indicativo_80.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE DESPORTO, O SR. WILKER LEITE, A REFORMA E A MANUTENÇÃO DAS ARENINHAS DOS BAIRROS GUARANI E ALTO ALEGRE.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/332/indicativo_81.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/332/indicativo_81.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO DE DESENVOLVIMENTO RURAL, O SR. DAMIÃO FERREIRA DE OLIVEIRA E AO EXMO. SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, O SR. HILDEFRAN J. RIBEIRO, A CRIAÇÃO DO “PROGRAMA HORTA NA ESCOLA”, NAS UNIDADES DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/333/indicativo_82.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/333/indicativo_82.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA E A EXMA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, A SRA. ELZA MARIA DA SILVA NUNES DE ALENCAR, A CRIAÇÃO DO PROGRAMA “CIDADE AMIGA DO IDOSO”.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/334/indicativo_83.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/334/indicativo_83.pdf</t>
   </si>
   <si>
     <t>INDICA A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, A OBRIGATORIEDADE DO USO DE CRACHÁ DE IDENTIFICAÇÃO POR PARTE DOS PROFISSIONAIS DE SAÚDE QUE ATUAM NO HOSPITAL MUNICIPAL E NAS UNIDADES BÁSICAS DE SAÚDE, BEM COMO A FIXAÇÃO DE CARTAZES INFORMATIVOS, EM LOCAL VISÍVEL, COM OS NOMES DOS RESPONSÁVEIS PELOS ATENDIMENTOS, SUAS FUNÇÕES E HORÁRIOS DE EXPEDIENTE.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/335/indicativo_84.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/335/indicativo_84.pdf</t>
   </si>
   <si>
     <t>INDICA A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, QUE ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA GARANTIR, NO HOSPITAL MUNICIPAL E EM TODAS AS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO, O CUMPRIMENTO EFETIVO DA PRIORIDADE NO ATENDIMENTO A IDOSOS E CRIANÇAS, CONFORME DISPOSTO NA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/</t>
+    <t>http://sapl.campossales.ce.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, O SR. CÍCERO SIMÃO DE OLIVEIRA, A CRIAÇÃO DE UM COMITÊ COM O OBJETIVO PRINCIPAL DE AUXILIAR NA TOMADA DE DECISÕES ESTRATÉGICAS SOBRE O ABASTECIMENTO DE ÁGUA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/337/indicativo_86.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/337/indicativo_86.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE MANILHAS NA TRAVESSA DO MORAISÃO E QUE SEJAM FEITOS REPAROS NO CALÇAMENTO NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/338/indicativo_87.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/338/indicativo_87.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR J. RIBEIRO, A NECESSIDADE DE ENVIO DE PROJETO DE LEI AO PODER LEGISLATIVO, DISPONDO SOBRE O REAJUSTE DA REMUNERAÇÃO DO CARGO DE CUIDADOR DE EDUCAÇÃO ESPECIAL E A ADEQUAÇÃO DA SUA NOMENCLATURA FUNCIONAL PARA “PROFISSIONAL DE APOIO ESCOLAR”, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/339/indicativo_88.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/339/indicativo_88.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, A DESAPROPRIAÇÃO DE IMÓVEL (TERRENO) LOCALIZADO NO MIRANTE DE NOSSA SENHORA DA PENHA, EM FRENTE À IMAGEM DA SANTA, COM A FINALIDADE DE CONSTRUÇÃO DE UM ANFITEATRO COM PRAÇA, DESTINADO À REALIZAÇÃO DE EVENTOS, ATIVIDADES CULTURAIS, DE LAZER E TURISMO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/340/indicativo_89.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/340/indicativo_89.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA A CAPINAÇÃO, O REBAIXAMENTO E A CONSTRUÇÃO DO CALÇAMENTO NA RUA QUE CORTA A TRAVESSA JOÃO XXIII – NO BAIRRO EXPANÇÃO (FOTOS EM ANEXO), VISANDO POSSIBILITAR O ESCOAMENTO DA ÁGUA NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/357/indicativo_90.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/357/indicativo_90.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, ELZA MARIA DA SILVA NUNES DE ALENCAR, QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA, COM A MÁXIMA BREVIDADE POSSÍVEL, PROJETO DE LEI DISPONDO SOBRE O REAJUSTE DA REMUNERAÇÃO DOS CARGOS DE ASSISTENTE SOCIAL E PSICÓLOGO DO QUADRO DE SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/358/indicativo_91.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/358/indicativo_91.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR RIBEIRO, A REALIZAÇÃO DE REFORMA NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO, INICIANDO PELA ESCOLA JOÃO XXIII.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/367/indicativo_92.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/367/indicativo_92.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA A EDUCAÇÃO, HILDREFRAN ALENCAR JURUMENHA RIBEIRO, QUE PROMOVA, DE FORMA PERIÓDICA, VISITAS PEDAGÓGICAS DOS ALUNOS DAS ESCOLAS DA REDE MUNICIPAL À CÂMARA MUNICIPAL DE CAMPOS SALES, COMO ATIVIDADE DE AULA DE CAMPO VOLTADA À FORMAÇÃO CIDADÃ.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/368/indicativo_93.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/368/indicativo_93.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DE PROVIDÊNCIAS VISANDO À REVITALIZAÇÃO DA PARTE EXTERNA DO PRÉDIO DO MERCADO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/369/indicativo_94_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/369/indicativo_94_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A IMPLANTAÇÃO DE PROGRAMAS PERMANENTES DE CAPACITAÇÃO CONTINUADA PARA OS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/370/indicativo_95.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/370/indicativo_95.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA E AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, CÍCERO SIMÃO DE OLIVEIRA, QUE SEJAM ADOTADAS AS MEDIDAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE UM SISTEMA DE COLETA SELETIVA DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE CAMPOS SALES – CE.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/374/indicativo_96_-_retirado_de_pauta.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/374/indicativo_96_-_retirado_de_pauta.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO.  SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS À EFETIVAÇÃO DA REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS, NOS TERMOS QUE DISPÕE A CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/376/indicativo_97.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/376/indicativo_97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A CRIAÇÃO E IMPLEMENTAÇÃO DE UM PROGRAMA EDUCACIONAL VOLTADO À CONSCIENTIZAÇÃO, PREVENÇÃO E ENFRENTAMENTO DA ANSIEDADE E DA DEPRESSÃO NO AMBIENTE ESCOLAR, NO ÂMBITO DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/377/indicativo_98.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/377/indicativo_98.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A IMPLANTAÇÃO DE ATENDIMENTO NOTURNO NA ATENÇÃO BÁSICA DE SAÚDE, DAS 18H ÀS 23H, EM UNIDADES ESTRATÉGICAS DO MUNICÍPIO DE CAMPOS SALES, COM O OBJETIVO DE AMPLIAR O ACESSO DA POPULAÇÃO AOS SERVIÇOS DE SAÚDE.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/378/indicativo_99.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/378/indicativo_99.pdf</t>
   </si>
   <si>
     <t>INDICA A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A CRIAÇÃO DO CENTRO MUNICIPAL DE SAÚDE MENTAL, ESTRUTURADO COM EQUIPE MULTIPROFISSIONAL COMPOSTA POR PSIQUIATRA, PSICÓLOGO E TERAPEUTAS, A FIM DE GARANTIR ATENÇÃO ESPECIALIZADA E CONTÍNUA À SAÚDE MENTAL DA POPULAÇÃO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/379/indicativo_100.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/379/indicativo_100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE INCENTIVO AO EMPREENDEDORISMO, COM O OBJETIVO DE FOMENTAR A CRIAÇÃO E O FORTALECIMENTO DE PEQUENOS NEGÓCIOS, PROMOVER A GERAÇÃO DE EMPREGO E RENDA E ESTIMULAR A ECONOMIA LOCAL.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/380/indicativo_101.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/380/indicativo_101.pdf</t>
   </si>
   <si>
     <t>INDICA A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA E A EXMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, ELZA MARIA DA SILVA NUNES DE ALENCAR, A REALIZAÇÃO ANUAL DA “SEMANA DE VALORIZAÇÃO DA MULHER”, COM AÇÕES VOLTADAS EXCLUSIVAMENTE AO PÚBLICO FEMININO, A FIM DE PROMOVER O RECONHECIMENTO, O CUIDADO E A PROMOÇÃO DOS DIREITOS DAS MULHERES NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/381/indicativo_102.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/381/indicativo_102.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A CRIAÇÃO DO PROGRAMA “SAÚDE DA MULHER RURAL”, COM VISTAS À AMPLIAÇÃO DA ATENÇÃO INTEGRAL À SAÚDE DAS MULHERES RESIDENTES NAS COMUNIDADES RURAIS DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/382/indicativo_103.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/382/indicativo_103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE SEJA REALIZADO, COM A MAIOR BREVIDADE POSSÍVEL, LEVANTAMENTO DAS RUAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO QUE AINDA SE ENCONTRAM SEM IDENTIFICAÇÃO, PARA QUE, EM SEGUIDA, SEJA PROVIDENCIADA A INSTALAÇÃO DAS RESPECTIVAS PLACAS DE NOMENCLATURA, NOS TERMOS DA LEI MUNICIPAL Nº 700/2022.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/383/indicativo_104.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/383/indicativo_104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A REALIZAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO DE ENFERMEIRA OBSTETRA, DIANTE DEMANDA DE PARTOS NORMAIS NO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/394/indicativo_105.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/394/indicativo_105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA A CONSTRUÇÃO DE SALAS DE AULA, BANHEIROS E DA MURADA DA ESCOLA DA COMUNIDADE AGROVILA SÃO JOSÉ, LOCALIZADA NA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/395/indicativo_106.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/395/indicativo_106.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A NECESSIDADE DE REPOSIÇÃO E AMPLIAÇÃO DE CONTAINERS E/OU TAMBORES DE LIXO NO CENTRO, BAIRROS E DISTRITOS DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/396/indicativo_107.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/396/indicativo_107.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO QUE LIGA A RODOVIA CE-187 (ESTRADA DA CONFIANÇA) AO SEMINÁRIO DOS SERVOS DO SAGRADO CORAÇÃO DE JESUS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/397/indicativo_108.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/397/indicativo_108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DE CONCURSO PÚBLICO DESTINADO AO PROVIMENTO DE CARGOS EFETIVOS EM TODAS AS SECRETARIAS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/398/indicativo_109.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/398/indicativo_109.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO À ILUSTRÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A CRIAÇÃO DE UMA EQUIPE ESPECIALIZADA DE ACOMPANHAMENTO PARA PACIENTES ONCOLÓGICOS NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/399/indicativo_110.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/399/indicativo_110.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A NECESSIDADE DE REALIZAÇÃO DE REFORMA NO MATADOURO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/400/indicativo_111.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/400/indicativo_111.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR J. RIBEIRO, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL VISANDO À ADEQUAÇÃO DA REMUNERAÇÃO DOS CARGOS DE DIRETOR ADMINISTRATIVO E DIRETOR PEDAGÓGICO DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO, EM CONSONÂNCIA COM AS RESPONSABILIDADES E ATRIBUIÇÕES DO CARGO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/401/indicativo_112.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/401/indicativo_112.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR J. RIBEIRO, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CONCESSÃO DE REDUÇÃO DA CARGA HORÁRIA AOS PROFESSORES EFETIVOS DA REDE PÚBLICA MUNICIPAL DE ENSINO QUE ESTEJAM REGULARMENTE MATRICULADOS EM CURSOS DE MESTRADO OU DOUTORADO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/402/indicativo_113.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/402/indicativo_113.pdf</t>
   </si>
   <si>
     <t>INDICA EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A PINTURA E SINALIZAÇÃO HORIZONTAL E VERTICAL DE TODOS OS QUEBRA-MOLAS (LOMBADAS) LOCALIZADOS NOS BAIRROS GUARANI E SANTA RITA (ANTIGO BAIRRO POÇO), COM O OBJETIVO DE AUMENTAR A SEGURANÇA VIÁRIA E PREVENIR ACIDENTES.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/408/indicativo_114.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/408/indicativo_114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DE MEDIDAS PARA PROMOVER MELHORIAS NAS CONDIÇÕES DE TRABALHO DOS FEIRANTES DO MUNICÍPIO, COM VISTAS A GARANTIR INFRAESTRUTURA ADEQUADA, SEGURANÇA E DIGNIDADE NO EXERCÍCIO DE SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/409/indicativo_115.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/409/indicativo_115.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL DE CAMPOS SALES, DISPONDO SOBRE A ISENÇÃO DE IPTU AS PESSOAS DIAGNOSTICADAS COM NEOPLASIA MALIGNA (CÂNCER), SEGUNDO CRITÉRIOS ESTABELECIDOS EM LEI.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/410/indicativo_117.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/410/indicativo_117.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE ESTUDE A VIABILIDADE DE EXPEDIR UM DECRETO PARA FORMALIZAR O RECONHECIMENTO DO ASSENTAMENTO ACOCI COMO "TERRA DA FAVA", CONFERINDO-LHE ESSA TITULAÇÃO SIMBÓLICA EM VIRTUDE DA IMPORTÂNCIA HISTÓRICA, CULTURAL E ECONÔMICA QUE A PRODUÇÃO DA FAVA REPRESENTA PARA A COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/411/indicativo_117.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/411/indicativo_117.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CONSTRUÇÃO DE RAMPAS DE ACESSIBILIDADE EM TODOS OS ESPAÇOS E PRÉDIOS PÚBLICOS MUNICIPAIS, VISANDO GARANTIR A PLENA ACESSIBILIDADE E INCLUSÃO DAS PESSOAS COM DEFICIÊNCIA E MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/412/indicativo_118.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/412/indicativo_118.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A DIVULGAÇÃO, NOS MEIOS DE COMUNICAÇÃO OFICIAIS DO MUNICÍPIO, DOS DIAS, HORÁRIOS E ROTAS DA COLETA DE LIXO URBANA EM CAMPOS SALES-CE.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/413/indicativo_119.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/413/indicativo_119.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A ADOÇÃO DE MEDIDAS PARA A RETIRADA DOS ESGOTOS A CÉU ABERTO NO CENTRO, BAIRROS E DISTRITOS DO MUNICÍPIO DE CAMPOS SALES-CE.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/414/indicativo_120.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/414/indicativo_120.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CRIAÇÃO DE ESPAÇO ADEQUADO PARA A REALIZAÇÃO DA TRADICIONAL FEIRA DE COMERCIALIZAÇÃO DE ANIMAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/415/indicativo_121.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/415/indicativo_121.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CONSTRUÇÃO OU LOCAÇÃO DE UM IMÓVEL DO TIPO GALPÃO, PARA DESTINÁ-LO COMO PONTO DE APOIO AOS AGRICULTORES DO NOSSO MUNICÍPIO QUE TRAZEM SUAS MERCADORIAS PARA COMERCIALIZAREM NA FEIRA-LIVRE.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/418/indicativo_122.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/418/indicativo_122.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES/CE, MOÉSIO LOIOLA DE MELO E A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLITÍCAS PARA SAÚDE , MORGANA KELLY BEZERRA FORTALEZA, O SEGUINTE: QUE SEJA ADQUIRIDA 4(QUATRO) AMBULÂNCIAS COM O OBJETIVO DE COLOCAR EM CADA UM DOS DISTRITOS A SEGUIR: ITAGUÁ, MONTE CASTELO, BARÃO DE AQUIRAZ E ACAMPAMENTO.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/419/indicativo_124.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/419/indicativo_124.pdf</t>
   </si>
   <si>
     <t>INDICA AO INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES/CE, MOÉSIO LOIOLA DE MELO E AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, JOSÉ ARY DE SOUSA SOLANO FEITOSA E AO EXMO. SR. NETO DINIZ, SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS  E MEIO AMBIENTE, O SEGUINTE: 1 – QUE SEJA REALIZADA A LIMPEZA DO AÇUDE PÚBLICO DO SITIO SERRINHA DOS DARIS QUE SE ENCONTRA BASTANTE OBSTRUIDO COM SEDIMENTOS, TAIS COMO: AREIA, TERRA E OUTROS MATERIAIS; 2 – QUE SEJA REALIZADO A PATROLAGEM  DAS ESTRADAS VICINAIS QUE INICIA NO SÍTIO CALDEIRÃO, PASSANDO PELO SÍTIO SERRINHA DOS DARIS, SÍTIO CAVALCANTE E SEGUINDO ATÉ O SÍTIO SERRINHA DOS GERALDOS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/420/indicativo_124.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/420/indicativo_124.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES/CE, MOÉSIO LOIOLA DE MELO E AO EXMO. SR. JOSÉ ARY DE SOUSA SOLANO FEITOSA, SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, AMBOS DESTE MUNICÍPIO,  PARA QUE SEJA REALIZADO O SEGUINTE: 1 – FAZER A RETIRADA DO MATERIAL ACUMULADO NA BACIA DA BARRAGEM PÚBLICA DO DISTRITO DO ITAGUÁ, QUE OCORREU AO LONGO DOS ANOS EM FUNÇÃO DA EROSÃO FLUVIAL E EM FUNÇÃO DA OMISSÃO DO PODER EXECUTIVO MUNICIPAL, EM RETIRAR ESSE MATERIAL; 2 – QUE SEJA FEITO TAMBÉM A RESTAURAÇÃO DA PAREDE DA REFERIDA BARRAGEM, QUE APRESENTA VAZAMENTOS EM VIRTUDE BURACOS (BOMBAS), O QUE TEM CONTRIBUIDO PARA ESVAZIAR MAIS RAPIDAMENTE ESTE IMPORTANTE RESERVATÓRIO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/421/indicativo_125.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/421/indicativo_125.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES/CE, MOÉSIO LOIOLA DE MELO E AO EXMO. SR. JOSÉ ARY DE SOUSA SOLANO FEITOSA, SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, O SEGUINTE, AUTORIZAR A REALIZAÇÃO DO SANEAMENTO BÁSICO DO ESGOTO A CÉU ABERTO DE APROXIMADAMENTE 16 M DE, D EXTENSÇÃO, QUE FICA NA RUA NOVA , NA ALTURA DO Nº 14 EM DIREÇÃO AO OUTRO LADO DA REFERIDA RUA, EM FRENTE AO Nº 33.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/422/indicativo_126.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/422/indicativo_126.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. MOÉSIO LOIOLA DE MELO, PREFEITO MUNICIPAL, E AO EXMO. SR. JOSÉ ARY DE SOUSA SOLANO FEITOSA, SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, QUE SEJA REALIZADO O SEGUINTE: 1 – QUE SEJA FEITA A RECUPERAÇÃO DA PONTE, INCLUSIVE AUMENTANDO A LARGURA DA MESMA, QUE FICA NA SAÍDA DA SEDE DO DISTRITO DO ITAGUÁ , SENTIDO SÍTIO PASSAGEM DAS PEDRAS, VISTO QUE A REFERIDA PONTE ENCONTRA-SE BASTANTE DETERIORADA, CONFORME FOTOS EM ANEXO, COM O ENORME PERIGO DE RUIR NO MOMENTO EM QUE FOR PASSANDO UM VEÍCULO E, COM ISSO, CAUSAR LEÕES DE NATUREZA LEVE, MODERADA OU GRAVES E FATAIS NOS CONDUTORES DESSES VEÍCULOS COMO JÁ ACONTECERAM EM DIVERSAS PONTES NO BRASIL AFORA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/423/indicativo_127.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/423/indicativo_127.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A RETOMADA IMEDIATA E A CONCLUSÃO DAS OBRAS DE CONSTRUÇÃO DA PRAÇA DO DISTRITO DE MONTE CASTELO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/424/indicativo_128.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/424/indicativo_128.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CRIAÇÃO DE UM PROGRAMA DE REVITALIZAÇÃO E MANUTENÇÃO DAS PRAÇAS PÚBLICAS DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/425/indicativo_129.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/425/indicativo_129.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CONSTRUÇÃO DE UMA ESCOLA DE EDUCAÇÃO INFANTIL NO BAIRRO SAGRADO CORAÇÃO DE JESUS (ANTIGO BAIRRO BARRAGEM).</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/426/indicativo_130.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/426/indicativo_130.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A IMPLEMENTAÇÃO DE ILUMINAÇÃO NO CEMITÉRIO E A SUBSTITUIÇÃO DO TRANSFORMADOR DA PRAÇA NO DISTRITO DE MONTE CASTELO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/427/indicativo_131.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/427/indicativo_131.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CRIAÇÃO DO "PROGRAMA MUNICIPAL DE DISTRIBUIÇÃO DE FRALDAS GERIÁTRICAS E INFANTIS", COM O OBJETIVO DE FORNECER GRATUITAMENTE FRALDAS PARA IDOSOS, PESSOAS COM DEFICIÊNCIA E CRIANÇAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/428/indicativo_132.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/428/indicativo_132.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS E MEIO AMBIENTE, CÍCERO DE OLIVEIRA SIMÃO, A REALIZAÇÃO DE UM CADASTRO E A SUBSEQUENTE LIMPEZA DE TODOS OS BARREIROS EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/429/indicativo_133.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/429/indicativo_133.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE SERVIÇOS DE REPARO E MANUTENÇÃO NA ILUMINAÇÃO DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/430/indicativo_134.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/430/indicativo_134.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO) NA TRAVESSA PADRE NOBRE, BAIRRO GUARANI E NA TRAVESSA VERDE VALE, NO BAIRRO ALTO ALEGRE (PRÓXIMO A IGREJA DA MÃE RAINHA).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/444/indicativo_135.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/444/indicativo_135.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A REALIZAÇÃO DE ESTUDO TÉCNICO VISANDO À EXECUÇÃO DE OBRA DE REFORÇO DA PAREDE DO AÇUDE SITUADO NA SEDE DO ASSENTAMENTO ACOCI.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/439/indicativo_136.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/439/indicativo_136.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A PAVIMENTAÇÃO (CALÇAMENTO) DAS RUAS CANDIDO PEREIRA GOMES, TV. SARAIVA, RUA RANIELLE ALVES DE SOUSA, RUA ANTONIO TELES MACEDO E RUA PROJETADA, LOCALIZADAS NO BAIRRO GUARANI.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/445/indicativo_137.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/445/indicativo_137.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DA COMPLEMENTAÇÃO DA PAVIMENTAÇÃO (CALÇAMENTO) NA TRAVESSA SÁ BARRETO, LOCALIZADA NO BAIRRO BATALHÃO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/451/indicativo_138.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/451/indicativo_138.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI AO PODER LEGISLATIVO, DISPONDO SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE POLÍTICAS PÚBLICAS LGBTQIAPN+ NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/446/indicativo_139.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/446/indicativo_139.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A PAVIMENTAÇÃO (CALÇAMENTO) DA TRAVESSA PEREIRA FILGUEIRA, LOCALIZADA NO BAIRRO BATALHÃO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/447/indicativo_140.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/447/indicativo_140.pdf</t>
   </si>
   <si>
     <t>INDICAR AO EXMO. PREFEITO MUNICIPAL, MOÉSIO LOIOLA DE MELO E A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA A SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, O SEGUINTE: QUE ADOTEM TODAS AS MEDIDAS NECESSÁRIAS E LEGAIS PARA ADQUIRIR UMA UNIDADE ODONTOLÓGICA MÓVEL - UOM, DO PROGRAMA BRASIL SORRIDENTE, QUE FAZ PARTE DO NOVO PAC-SAÚDE, COM O OBJETIVO DE PRESTAR ATENDIMENTOS DE SAUDE BUCAL, PRIORITARIAMENTE, NAS FAMILIAS QUE RESIDEM NOS SITIOS E NA SEDE DOS DISTRITOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/448/indicativo_141.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/448/indicativo_141.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A NECESSIDADE DE REALIZAÇÃO DE SERVIÇOS DE PATROLAGEM DAS ESTRADAS VICINAIS DO SÍTIO LAGOA COBERTA, A LIMPEZA DA PAREDE DO AÇUDE LOCAL E A SUBSTITUIÇÃO DAS LUMINÁRIAS QUEIMADAS E QUEBRADAS NA REFERIDA COMUNIDADE.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/452/indicativo_142.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/452/indicativo_142.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A IMPLEMENTAÇÃO DO CALÇAMENTO DAS RUAS DA AGROVILA PAU VERDE, A CONTINUIDADE DO CALÇAMENTO DA AGROVILA SÃO JOSÉ E O CALÇAMENTO DE DUAS RUAS DA AGROVILA ARIZONA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/453/indicativo_143.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/453/indicativo_143.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DE PROVIDÊNCIAS QUANTO À DESTINAÇÃO DE PRÉDIOS PÚBLICOS PERTENCENTES AO MUNICÍPIO QUE SE ENCONTRAM SEM UTILIDADE, A EXEMPLO DAS ANTIGAS ESCOLAS DO ASSENTAMENTO ACOCI, DO SÍTIO ALÍVIO E DO SÍTIO QUEIMADAS, PARA QUE POSSAM SER CEDIDOS A ASSOCIAÇÕES LOCAIS E UTILIZADOS EM ATIVIDADES COMUNITÁRIAS, TAIS COMO REUNIÕES, PALESTRAS E CURSOS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/454/indicativo_144.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/454/indicativo_144.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO À ILUSTRÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA EXCLUSIVA PARA ATENDER AS FAMÍLIAS RESIDENTES NO ASSENTAMENTO ACOCI.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/455/indicativo_145.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/455/indicativo_145.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO ENTORNO DA IGREJA DE SÃO FRANCISCO, LOCALIZADA NO SÍTIO AROEIRA DO NORTE, DISTRITO DE ITAGUÁ.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/460/indicativo_146.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/460/indicativo_146.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. GORVENADOR DO ESTADO DO CEARÁ, ELMANO DE FREITAS DA COSTA, A EXMA. SECRETÁRIA DE SAÚDE DO CEARÁ, TÂNIA MARA COELHO, AO EXMO. DEPUTADO ESTADUAL, FERNANDO MATOS SANTANA E AO EXMO. DEPUTADO FEDERAL, JOSÉ NOBRE GUIMARÃES, QUE SEJA ADOTADAS TODAS AS MEDIDAS NECESSÁRIAS E CABÍVEIS PARA REALIZAR A AMPLIAÇÃO DA POLICLINICA BÁRBARA PEREIRA DE ALENCAR, TIPO I SITUADA NESTE MUNICIPIO, PARA POLICLINICA TIPO II, DEIXANDO CLARO QUE HÁ ESPAÇO FÍSICO SUFICIENTE PARA TAL EMPREENDIMENTO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/463/indicativo_147.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/463/indicativo_147.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A REFORMA DA ESCOLA MUNICIPAL LOCALIZADA NO DISTRITO DE MONTE CASTELO, A RETIRADA DOS ESGOTOS A CÉU ABERTO EXISTENTES NO REFERIDO DISTRITO, BEM COMO A RECONSTRUÇÃO E ESTRUTURAÇÃO DO CAMPO DE FUTEBOL CONHECIDO COMO “CAMPO DAS VAGA-LUMAS”, SITUADO PRÓXIMO À RESIDÊNCIA DA SRA. MARIA ROSA, COM A INSTALAÇÃO COMPLETA DE TRAVES, REDES E DEMAIS ITENS INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A REFORMA DA ESCOLA MUNICIPAL LOCALIZADA NO DISTRITO DE MONTE CASTELO, A RETIRADA DOS ESGOTOS A CÉU ABERTO EXISTENTES NO REFERIDO DISTRITO, BEM COMO A RECONSTRUÇÃO E ESTRUTURAÇÃO DO CAMPO DE FUTEBOL CONHECIDO COMO “CAMPO DAS VAGA-LUMAS”, SITUADO PRÓXIMO À RESIDÊNCIA DA SRA. MARIA ROSA, COM A INSTALAÇÃO COMPLETA DE TRAVES, REDES E DEMAIS ITENS NECESSÁRIOS PARA A PRÁTICA ESPORTIVA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/464/indicativo_148.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/464/indicativo_148.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A NECESSIDADE DE PROMOVER, EM REGIME DE URGÊNCIA, A ENTREGA DE FARDAMENTO ESCOLAR COMPLETO, COMPOSTO POR CALÇA, BLUSA E SHORT, AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/465/indicativo_149.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/465/indicativo_149.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO À ILUSTRÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A NECESSIDADE DE DISPONIBILIZAR, NO HOSPITAL MUNICIPAL, ENFERMEIRO COM CONHECIMENTO EM OBSTETRÍCIA PARA ATENDIMENTO A PARTOS NORMAIS, ENQUANTO O CENTRO CIRÚRGICO ENCONTRA-SE INATIVO, EVITANDO ASSIM A TRANSFERÊNCIA DE GESTANTES PARA OUTROS MUNICÍPIOS E SITUAÇÕES DE RISCO DURANTE O DESLOCAMENTO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/466/indicativo_150.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/466/indicativo_150.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A NECESSIDADE DE DISPONIBILIZAR UM LOCAL ADEQUADO E ESPECÍFICO PARA A REALIZAÇÃO DE TESTAGEM DA COVID-19 E APLICAÇÃO DE VACINAS, VISANDO OFERECER MAIS SEGURANÇA, ORGANIZAÇÃO E EFICIÊNCIA NO ATENDIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/467/indicativo_151.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/467/indicativo_151.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A NECESSIDADE DE AQUISIÇÃO DE CADEIRAS E EQUIPAMENTOS ADEQUADOS PARA TODOS OS ESTUDANTES DA REDE PÚBLICA MUNICIPAL DE ENSINO QUE POSSUAM ALGUMA NECESSIDADE ESPECIAL, VISANDO PROMOVER INCLUSÃO E MELHORES CONDIÇÕES DE APRENDIZAGEM.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/468/indicativo_152.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/468/indicativo_152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE DESPORTO, RONALDO ANGELIM, A ADOÇÃO DE MEDIDAS VOLTADAS À VALORIZAÇÃO E INCENTIVO DAS ESCOLINHAS DE FUTEBOL DE CAMPO DO MUNICÍPIO, POR MEIO DE CADASTRAMENTO JUNTO À SECRETARIA DE ESPORTES, CONCESSÃO DE BOLSAS AOS MONITORES, DEFINIÇÃO DE HORÁRIOS PARA TREINOS EM ESPAÇOS PÚBLICOS E FORNECIMENTO DE MATERIAL ESPORTIVO.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/469/indicativo_153.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/469/indicativo_153.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE PROMOVA A REALIZAÇÃO DE TREINAMENTOS VOLTADOS AOS SERVIDORES DAS DIVERSAS SECRETARIAS MUNICIPAIS E ESCOLAS, COM O OBJETIVO DE CAPACITÁ-LOS PARA O ATENDIMENTO DE PRIMEIROS SOCORROS EM SITUAÇÕES DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/470/indicativo_154.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/470/indicativo_154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI AO PODER LEGISLATIVO, DISPONDO SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE URBANISMO E MEIO AMBIENTE NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/476/indicativo_155.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/476/indicativo_155.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE POR MEIO DOS AGENTES COMUNITÁRIOS DE SAÚDE E/OU AGENTES DE COMBATE ÀS ENDEMIAS, SEJA REALIZADO UM LEVANTAMENTO E CADASTRO DAS FAMÍLIAS RESIDENTES NA SEDE E NA ZONA RURAL DO MUNICÍPIO QUE AINDA NÃO POSSUEM BANHEIRO EM SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/477/indicativo_156.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/477/indicativo_156.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE PROVIDENCIE ROUPAS ADEQUADAS (BATAS) PARA OS PACIENTES ATENDIDOS NA REDE MUNICIPAL DE SAÚDE, BEM COMO CRACHÁS DE IDENTIFICAÇÃO PARA OS ACOMPANHANTES, VISANDO A MELHORIA NA ORGANIZAÇÃO, NA HUMANIZAÇÃO DO ATENDIMENTO E NA SEGURANÇA DURANTE OS PROCEDIMENTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/478/indicativo_157.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/478/indicativo_157.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE PROMOVA A AQUISIÇÃO OU LOCAÇÃO DE UM IMÓVEL DESTINADO À INSTALAÇÃO DE UM CENTRO DE SAÚDE DA MULHER, COM ATENDIMENTOS ESPECIALIZADOS DE GINECOLOGISTA, NUTRICIONISTA, PSICÓLOGAS E OUTROS PROFISSIONAIS DA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/479/indicativo_158.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/479/indicativo_158.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, QUE ADOTE AS MEDIDAS NECESSÁRIAS PARA QUE OS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO QUE POSSUEM DOIS VÍNCULOS POSSAM TER SUAS CARGAS HORÁRIAS UNIFICADAS EM UMA ÚNICA ESCOLA, GARANTINDO MELHORES CONDIÇÕES DE TRABALHO E QUALIDADE NO ENSINO OFERTADO AOS ALUNOS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/480/indicativo_159.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/480/indicativo_159.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A NULIDADE DO TERMO DE COOPERAÇÃO QUE VEM SENDO EXIGIDO AOS PAIS OU RESPONSÁVEIS PELOS ALUNOS, NO QUAL ESTES SE COMPROMETEM A ASSUMIR RESPONSABILIDADE POR EVENTUAIS DANOS CAUSADOS PELOS ESTUDANTES A CADEIRAS, MESAS E DEMAIS BENS PERTENCENTES À ESCOLA.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE ENVIE PROJETO DE LEI À CÂMARA MUNICIPAL DE CAMPOS SALES, DISPONDO SOBRE A CONCESSÃO DE AUMENTO SALARIAL PARA TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO, EXCETO PARA OS QUE JÁ FORAM CONTEMPLADOS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/482/indicativo_161.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/482/indicativo_161.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, CÍCERO SIMÃO DE OLIVEIRA, A NECESSIDADE DE REALIZAR A ARBORIZAÇÃO DOS CANTEIROS CENTRAIS DA AVENIDA FRANCISCO ADEMAR DE ANDRADE, EM TODA A SUA EXTENSÃO, COM O PLANTIO DE PALMEIRAS IMPERIAIS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/487/indicativo_162.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/487/indicativo_162.pdf</t>
   </si>
   <si>
     <t>INDICA EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO, QUE SEJA DISPONIBILIZADO UM PROFISSIONAL PSICÓLOGO PARA ATENDIMENTO PREFERENCIAL AOS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/488/indicativo_163.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/488/indicativo_163.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE PROMOVA O CADASTRO E A ENTREGA DOMICILIAR DE MEDICAMENTOS DESTINADOS A PACIENTES HIPERTENSOS, VISANDO MELHORAR O ACESSO AO TRATAMENTO E GARANTIR MAIOR COMODIDADE E CONTINUIDADE NA ASSISTÊNCIA À SAÚDE.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/493/indicativo_164.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/493/indicativo_164.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. SECRETÁRIO DE DESENVOLVIMENTO RURAL, DAMIÃO FERREIRA DE OLIVEIRA E AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS E MEIO AMBIENTE, CÍCERO DE OLIVEIRA SIMÃO, QUE ADOTE AS PROVIDÊNCIAS NECESSÁRIAS PARA COLOCAR EM PLENO FUNCIONAMENTO O VIVEIRO DE MUDAS DO MUNICÍPIO, PRIORIZANDO A PRODUÇÃO E DISTRIBUIÇÃO DE MUDAS FRUTÍFERAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/494/indicativo_165.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/494/indicativo_165.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, QUE PROMOVAM O RETORNO DAS TURMAS DA EDUCAÇÃO INFANTIL QUE ATUALMENTE FUNCIONAM NA ESCOLA SÃO JOSÉ PARA AS INSTALAÇÕES DA ANTIGA ESCOLA DO ACOCI, BEM COMO O RETORNO DAS CRIANÇAS DA EDUCAÇÃO INFANTIL DO SÍTIO ALÍVIO, QUE ESTÃO ESTUDANDO NAS LOCALIDADES DE CARMELÓPOLIS E QUEIMADAS, PARA A ESCOLA DO SÍTIO ALÍVIO, ATUALMENTE DESATIVADA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/495/indicativo_166.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/495/indicativo_166.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO E AMPLIAÇÃO DO SANEAMENTO BÁSICO EM TODOS OS DISTRITOS DO MUNICÍPIO DE CAMPOS SALES, VISANDO A MELHORIA DA QUALIDADE DE VIDA DA POPULAÇÃO E A PROMOÇÃO DA SAÚDE PÚBLICA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/496/indicativo_167.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/496/indicativo_167.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DE MEDIDAS PARA A ADAPTAÇÃO DE ESPAÇOS PÚBLICOS DO MUNICÍPIO, COM FOCO NA ACESSIBILIDADE, MOBILIDADE E SEGURANÇA DA POPULAÇÃO IDOSA, DE FORMA A ASSEGURAR CONDIÇÕES DIGNAS DE CIRCULAÇÃO E CONVIVÊNCIA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/497/indicativo_168.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/497/indicativo_168.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE ENCAMINHE À CÂMARA MUNICIPAL PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DO PROGRAMA “REDE ROSA DE ACOLHIMENTO”, VOLTADO AO CUIDADO INTEGRAL E INTERSETORIAL DAS MULHERES DIAGNOSTICADAS COM CÂNCER DE MAMA, ASSEGURANDO ACOLHIMENTO HUMANO, ACOMPANHAMENTO PREVENTIVO E SUPORTE SOCIAL DESDE O DIAGNÓSTICO ATÉ O PÓS-TRATAMENTO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/502/indicativo_169.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/502/indicativo_169.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS EDUCAÇÃO, HILDEFRAN ALENCAR J. RIBEIRO, A AQUISIÇÃO E INSTALAÇÃO DE SISTEMA DE VIDEOMONITORAMENTO (CFTV/IP) NAS UNIDADES DA REDE PÚBLICA MUNICIPAL DE ENSINO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/503/indicativo_170.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/503/indicativo_170.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS EDUCAÇÃO, HILDEFRAN ALENCAR J. RIBEIRO, A AQUISIÇÃO E INSTALAÇÃO DE SISTEMA DE VIDEOMONITORAMENTO (CFTV/IP) EM TODOS OS PRÉDIOS E EQUIPAMENTOS PÚBLICOS MUNICIPAIS EM FUNCIONAMENTO, NO ÂMBITO DA PREFEITURA MUNICIPAL DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/508/indicativo_171.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/508/indicativo_171.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A ADOÇÃO DE POLÍTICA PERMANENTE DE FORNECIMENTO DE UNIFORMES E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE), CONTEMPLANDO ITENS COMO CAMISA, CALÇA, BOLSA, BONÉ, BOTA E PROTETOR SOLAR.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/509/indicativo_172.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/509/indicativo_172.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA QUE SEJAM REALIZADOS ESTUDOS DE ENGENHARIA DE TRÁFEGO, COM O OBJETIVO DE AVALIAR A POSSIBILIDADE DE IMPLANTAÇÃO DE MÃO ÚNICA EM ALGUMAS RUAS DO MUNICÍPIO DE CAMPOS SALES/CE, BUSCANDO MELHORAR A FLUIDEZ E A SEGURANÇA NO TRÂNSITO LOCAL.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/510/indicativo_173.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/510/indicativo_173.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A ILMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, ELZA MARIA DA SILVA NUNES DE ALENCAR, A CRIAÇÃO DO SELO “EMPRESA AMIGA DA TERCEIRA IDADE”, COMO FORMA DE RECONHECER E INCENTIVAR ESTABELECIMENTOS QUE ADOTEM PRÁTICAS DE INCLUSÃO, VALORIZAÇÃO E RESPEITO ÀS PESSOAS IDOSAS NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/511/indicativo_174.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/511/indicativo_174.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE ENCAMINHE A ESTA CASA LEGISLATIVA PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TRÂNSITO DE CAMPOS SALES/CE, ÓRGÃO DE CARÁTER CONSULTIVO E DELIBERATIVO, DESTINADO A PROMOVER ESTUDOS, PROPOR SOLUÇÕES E COLABORAR NA FORMULAÇÃO DE POLÍTICAS PÚBLICAS VOLTADAS À ORGANIZAÇÃO E À SEGURANÇA DO TRÂNSITO NO ÂMBITO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/512/indicativo_175.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/512/indicativo_175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA INCLUIR, NO CURRÍCULO ESCOLAR DA REDE PÚBLICA MUNICIPAL DE ENSINO, A DISCIPLINA “HISTÓRIA DO MUNICÍPIO DE CAMPOS SALES”, ASSEGURANDO QUE OS ALUNOS TENHAM ACESSO AO CONHECIMENTO SOBRE AS ORIGENS, A FORMAÇÃO, O DESENVOLVIMENTO E OS ASPECTOS CULTURAIS, SOCIAIS, ECONÔMICOS E POLÍTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/513/indicativo_176.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/513/indicativo_176.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A CONTRATAÇÃO DE MÉDICO CARDIOLOGISTA PARA ATENDER À CRESCENTE DEMANDA POR CONSULTAS E ACOMPANHAMENTO ESPECIALIZADO NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/514/indicativo_177.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/514/indicativo_177.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A ENTREGA DE KITS DE TRABALHO AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE), CONTENDO BOLSA, BONÉ, COLETE, PROTETOR SOLAR E DEMAIS ITENS NECESSÁRIOS AO DESEMPENHO SEGURO E ADEQUADO DE SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/515/indicativo_178.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/515/indicativo_178.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE ENCAMINHE À CÂMARA MUNICIPAL PROJETO DE LEI DISPONDO SOBRE A CRIAÇÃO DO CENTRO DE CONVIVÊNCIA DA MELHOR IDADE, DESTINADO A PROMOVER O BEM-ESTAR, A INTEGRAÇÃO SOCIAL E A VALORIZAÇÃO DA POPULAÇÃO IDOSA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/525/indicativo_179.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/525/indicativo_179.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A AMPLIAÇÃO E COBERTURA DA UNIDADE BÁSICA DE SAÚDE (UBS) LOCALIZADA NO DISTRITO DE CARMELÓPOLIS, VISANDO MELHORAR AS CONDIÇÕES ESTRUTURAIS E O ATENDIMENTO PRESTADO À POPULAÇÃO DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/526/indicativo_180.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/526/indicativo_180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A NECESSIDADE DE REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E DESASSOREAMENTO DO AÇUDE DO GOVERNO, LOCALIZADO NO BAIRRO GUARANI.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/527/indicativo_181.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/527/indicativo_181.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A NECESSIDADE DE CONSTRUÇÃO, EM REGIME DE URGÊNCIA, DE UMA PASSAGEM MOLHADA NA AVENIDA JANUÁRIO DE SOUZA NETO (ANTIGA AVENIDA PADRE NOBRE), LOCALIZADA NO BAIRRO GUARANI.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A ILMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, ELZA MARIA DA SILVA NUNES DE ALENCAR, QUE SEJA ELABORADO E ENCAMINHADO A ESTA CÂMARA MUNICIPAL UM PROJETO DE LEI DISPONDO SOBRE A REESTRUTURAÇÃO ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, CRIANDO NOVOS CARGOS E FUNÇÕES ESSENCIAIS AO APRIMORAMENTO DA GESTÃO DA POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/529/indicativo_183.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/529/indicativo_183.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A NECESSIDADE DE CUMPRIMENTO DA LEI MUNICIPAL Nº 244/2002, QUE INSTITUI O CÓDIGO DE OBRAS E POSTURAS DO MUNICÍPIO, ESPECIALMENTE NO QUE SE REFERE À RETIRADA DE ENTULHOS E MATERIAIS DE CONSTRUÇÃO DEPOSITADOS EM VIAS E LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/530/indicativo_184.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/530/indicativo_184.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A AMPLIAÇÃO DA CONTRATAÇÃO JÁ EXISTENTE DE PROFISSIONAIS VINCULADOS AO PROGRAMA “TEMPO DE CRESCER”, MEDIANTE JUSTIFICATIVA FORMAL AO PODER JUDICIÁRIO, TENDO EM VISTA A DECISÃO JUDICIAL QUE IMPEDE NOVOS CONTRATOS, A FIM DE GARANTIR A CONTINUIDADE E A EXPANSÃO DOS ATENDIMENTOS ÀS CRIANÇAS COM NECESSIDADES ESPECIAIS E OUTROS TRANSTORNOS DO DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/542/indicativo_185.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/542/indicativo_185.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, PARA QUE, EM PARCERIA COM O SERVIÇO BRASILEIRO DE APOIO ÀS MICRO E PEQUENAS EMPRESAS (SEBRAE) E DEMAIS ÓRGÃOS DA ADMINISTRAÇÃO MUNICIPAL, ESPECIALMENTE OS SETORES JURÍDICO E DE LICITAÇÃO, PROMOVA AÇÕES VOLTADAS À ORIENTAÇÃO, CAPACITAÇÃO E ORGANIZAÇÃO DE EMPRESAS LOCAIS, DE MODO A VIABILIZAR SUA PARTICIPAÇÃO NOS PROCESSOS LICITATÓRIOS REALIZADOS PELO MUNICÍPIO, INCLUINDO PRODUTORES E AGRICULTORES FAMILIARES.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/543/indicativo_186.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/543/indicativo_186.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CONSTRUÇÃO DE UMA PONTE CONHECIDA COMO “CACIMBA GRANDE”, SITUADA NA RUA NOVA, BEM COMO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, LIMPEZA E EXECUÇÃO DE OBRAS DE SANEAMENTO BÁSICO NAS IMEDIAÇÕES.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/544/indicativo_187.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/544/indicativo_187.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO DE DESENVOLVIMENTO RURAL, DAMIÃO FERREIRA DE OLIVEIRA, A CRIAÇÃO, DENTRO DO CALENDÁRIO OFICIAL DE AÇÕES E EVENTOS DO MUNICÍPIO, DE UMA FEIRA MENSAL VOLTADA AOS PEQUENOS E MÉDIOS AGRICULTORES, DESTINADA À COMERCIALIZAÇÃO DE PRODUTOS LOCAIS, REALIZAÇÃO DE PALESTRAS, OFICINAS, CURSOS E EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/545/indicativo_188.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/545/indicativo_188.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE SEJA REALIZADO ESTUDO TÉCNICO PARA CRIAÇÃO DE UMA FARMÁCIA EM CADA UNIDADE BÁSICA DE SAÚDE (UBS) DO MUNICÍPIO, DESTINADA À DISTRIBUIÇÃO DE MEDICAMENTOS AOS PACIENTES HIPERTENSOS, DIABÉTICOS E DEMAIS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/546/indicativo_189.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/546/indicativo_189.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS ENTRADAS E SAÍDAS DE TODOS OS DISTRITOS DO MUNICÍPIO, VISANDO O REFORÇO DA SEGURANÇA PÚBLICA, PREVENÇÃO DE CRIMES E MONITORAMENTO DE VIAS DE ACESSO.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/547/indicativo_190.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/547/indicativo_190.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, WESLY SOUSA AMORIM, QUE SEJA ENCAMINHADO À CÂMARA MUNICIPAL PROJETO DE LEI VISANDO À CRIAÇÃO DA CASA DOS POETAS E DA ACADEMIA MUNICIPAL DOS POETAS, COM VISTAS À VALORIZAÇÃO E INCENTIVO À LITERATURA, À POESIA E ÀS EXPRESSÕES CULTURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Jenilton, Adriana Brito, Cezar Costa, Claudia Costa, Dercinho, Dr. Robson, Elionete, Manon, Nenzão do Batalhão, Valmir Junior</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/560/indicativo_191.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/560/indicativo_191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. ELMANO DE FREITAS - GOVERNADOR DO ESTADO DO CEARÁ E AO EXMO. SR. ROBERTO SÁ - SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA DO CEARÁ A ELEVAÇÃO DA ATUAL DELEGACIA MUNICIPAL DE POLICIA CIVIL DE CAMPOS SALES PARA DELEGACIA SECCIONAL, OU QUE A DELEGACIA MUNICIPAL, PASSE A FUNCIONAR EM REGIME PLANTÃO 24 HORAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/562/indicativo_192.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/562/indicativo_192.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A NECESSIDADE DE ADOÇÃO DE MEDIDAS URGENTES PARA A AQUISIÇÃO DE UM APARELHO DE ULTRASSONOGRAFIA (ULTRASSOM) DESTINADO AO ATENDIMENTO DAS DEMANDAS DE EXAMES ABDOMINAIS QUE CHEGAM AO HOSPITAL MUNICIPAL, BEM COMO A DESTINAÇÃO DE UM ESPAÇO FÍSICO ADEQUADO E DISPONIBILIZAÇÃO DE MÉDICO HABILITADO PARA A REALIZAÇÃO DESSES EXAMES.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/563/indicativo_193.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/563/indicativo_193.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS EDUCAÇÃO, HILDEFRAN ALENCAR J. RIBEIRO, A IMPLEMENTAÇÃO DO SERVIÇO DE INTERNET VIA SATÉLITE STARLINK EM TRÊS ÔNIBUS DESTINADOS AO TRANSPORTE UNIVERSITÁRIO DO MUNICÍPIO DE CAMPOS SALES, MEDIANTE A AQUISIÇÃO DOS KITS STARLINK PADRÃO (GERAÇÃO 3) E A CONTRATAÇÃO DO PLANO VIAGEM ILIMITADO, COM I VISTAS A GARANTIR CONECTIVIDADE CONTINUA DURANTE TODO O PERCURSO DAS ROTAS CRATO, JUAZEIRO DO NORTE E ARARIPINA/PE.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CRIAÇÃO DO "PROGRAMA MUNICIPAL DE DISTRIBUIÇÃO DE FRALDAS GERIÁTRICAS", COM O OBJETIVO DE FORNECER GRATUITAMENTE FRALDAS PARA IDOSOS E PESSOAS COM DEFICIÊNCIA EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, O REAJUSTE SALARIAL DOS AUXILIARES DE SERVIÇOS GERAIS DO MUNICÍPIO, EM ESPECIAL GARIS, VIGIAS E MERENDEIRAS, BEM COMO O PAGAMENTO DOS ADICIONAIS DE INSALUBRIDADE OU PERICULOSIDADE, QUANDO DEVIDAMENTE CABÍVEL, EM CONFORMIDADE COM A LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/570/indicativo_196.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/570/indicativo_196.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A CONTRATAÇÃO DE UM PROFISSIONAL FISIOTERAPEUTA ESPECIALIZADO EM FISIOTERAPIA RESPIRATÓRIA E LASERTERAPIA, PARA ATUAÇÃO NO HOSPITAL MUNICIPAL DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/573/indicativo_197.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/573/indicativo_197.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CELEBRAÇÃO DE CONVÊNIO COM O INSTITUTO LILICA DE PROTEÇÃO ANIMAL, ASSOCIAÇÃO CIVIL DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, INSCRITA NO CNPJ Nº 30.720.752/0001-98, COM SEDE NA RUA 7 DE SETEMBRO, Nº 69, MUNICÍPIO DE NOVA OLINDA – CE, CEP 63.165-000, DEDICADA À PROTEÇÃO, ACOLHIMENTO E CUIDADO DE ANIMAIS EM SITUAÇÃO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, CÍCERO SIMÃO DE OLIVEIRA, A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE MONITORAMENTO DE CISTERNAS NA ZONA RURAL, COM VISTAS AO ACOMPANHAMENTO PERIÓDICO DAS CONDIÇÕES ESTRUTURAIS, DA CAPACIDADE DE ARMAZENAMENTO HÍDRICO E DA FUNCIONALIDADE DOS SISTEMAS DESTINADOS AO ABASTECIMENTO DAS FAMÍLIAS RESIDENTES NAS COMUNIDADES RURAIS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A NECESSIDADE DE SEREM ADOTADAS, EM CARÁTER DE URGÊNCIA, TODAS AS PROVIDÊNCIAS ADMINISTRATIVAS E FINANCEIRAS NECESSÁRIAS PARA VIABILIZAR O RATEIO DAS SOBRAS DOS RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA – FUNDEB, REFERENTES AO EXERCÍCIO DE 2025, CASO CONSTATADA A EXISTÊNCIA DE SALDO NÃO APLICADO NO PERCENTUAL MÍNIMO DE 70% DESTINADO À REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA EM EFETIVO EXERCÍCIO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>200</t>
   </si>
@@ -2722,51 +2722,51 @@
   <si>
     <t>559</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO CAMPOSSALENSE AO SENHOR GILBERTO CIRILO DE SOUSA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO CAMPOSSALENSE AO SENHOR ANDRÉ PEIXOTO FIGUEIREDO LIMA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Elionete, Cezar Costa</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 35 E ACRESCENTA O ARTIGO 45-A AO REGIMENTO INTERNO DA CÂMARA MUNICIPAL (RESOLUÇÃO Nº 006/1993), _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Claudia Costa, Cezar Costa, Dercinho, Dr. Neto, Jenilton</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO VALOR DO SALÁRIO MÍNIMO MENSAL, EQUIPARANDO-O AO SALÁRIO MINIMO DEFINIDO PELO GOVERNO FEDERAL, E SOBRE A RECOMPOSIÇÃO SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMPOS SALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>ALTERA O ART.1º DA RESOLUÇÃO Nº1/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>Claudia Costa, Cezar Costa, Dercinho, Jenilton</t>
@@ -2912,705 +2912,705 @@
   <si>
     <t>593</t>
   </si>
   <si>
     <t>DENOMINA DE DR. AMADEU DE ARAÚJO ARRAIS A ESTRADA MUNICIPAL QUE INTERLIGA O DISTRITO DE BARÃO DE AQUIRAZ AO DISTRITO DE QUIXARIÚ, NO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>CONTAS DE GOVERNO DO SR. JOÃO LUIZ LIMA SANTOS, EX-PREFEITO MUNICIPAL DE CAMPOS SALES, EXERCÍCIO DE 2021, PROCESSO Nº 08782/2022-3.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_01_-_valmir_-_pagamento_dos_salarios.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_01_-_valmir_-_pagamento_dos_salarios.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO ACERCA DA FORMA DE PAGAMENTO DOS_x000D_
 SALÁRIOS INADIMPLIDOS NO ANO DE 2024 DOS SERVIDORES MUNICIPAIS DE DIVERSASSECRETARIAS</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_02_-_valmir_-_pagamendo_dos_fornecedores.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_02_-_valmir_-_pagamendo_dos_fornecedores.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PODER EXECUTIVO SOBRE O PAGAMENTO DOS FORNECEDORES DO MUNICÍPIO REFERENTE AOS MESES DE NOVEMBRO E DEZEMBRO DE 2024</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_03_-_elionete_-_continuidade_neja.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_03_-_elionete_-_continuidade_neja.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA ESTADUAL DE EDUCAÇÃO, A SRA. ELIANA NUNES ESTRELA, COM ENCAMINHAMENTO A ILMA. DIRETORA DOCENTRO DE EDUCAÇÃO DE JOVENS E ADULTOS (CEJA) MONSENHOR PEDRO ROCHA DE OLIVEIRA, LOCALIZADO NO MUNICÍPIO DO CRATO/CE, A SRA. MARIA MARLENE BEZERRA SANTOS, SOLICITANDO A CONTINUIDADE DO NÚCLEO DE EDUCAÇÃO DE JOVENS E ADULTOS (NEJA) NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_04_-_elionete_-_areninha_do_poco_de_pedras.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_04_-_elionete_-_areninha_do_poco_de_pedras.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO ESTADUAL DE ESPORTE, O SR. ROGÉRIO PINHEIRO, COM ENCAMINHAMENTO_x000D_
 AO EXMO. SECRETÁRIO MUNICIPAL INTERINO DE DESPORTO, O SR. GENIVAL SANTOS, SOLICITANDO A CONCLUSÃO DA OBRA DA_x000D_
 ARENINHA DO DISTRITO DE POÇO DAS PEDRAS, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_05_-_elionete_-_quadra_beach_tennis.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_05_-_elionete_-_quadra_beach_tennis.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. DEPUTADO FEDERAL PELA BANCADA CEARENSE, O SR. JOSÉ NOBRE GUIMARÃES, SOLICITANDO A DESTINAÇÃO DE EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE UMA QUADRA DE BEACH TENNIS, NA COMUNIDADE ACOCI, MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_06_-_elionete_-_verificacao_de_veiculos.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_06_-_elionete_-_verificacao_de_veiculos.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, SOLICITANDO QUE ENVIE À CÂMARA MUNICIPAL DE CAMPOS SALES, NO PRAZO DE 15 (QUINZE) DIAS, A RELAÇÃO, COM A DEVIDA IDENTIFICAÇÃO, DE TODOS OS VEÍCULOS E MÁQUINAS DE PROPRIEDADE DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_07_-_elionete_-_informacoes_dos_ex-vereadores.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_07_-_elionete_-_informacoes_dos_ex-vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER A EXMA. SRA. PRESIDENTA DA CÂMARA MUNICIPAL DE CAMPOS SALES, VEREADORA CLÁUDIA COSTA, QUE O SITE OFICIAL DA CÂMARA MUNICIPAL SEJA CRIADO UM ESPAÇO PARA CONSTAR AS INFORMAÇÕES SOBRE TODOS OS EX-VEREADORES DE CAMPOS_x000D_
 SALES.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_08_-_elionete.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_08_-_elionete.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. GOVERNADOR DO ESTADO DO CEARÁ, O SR. ELMANO DE FREITAS, COM ENCAMINHAMENTO_x000D_
 A EXMA. SECRETÁRIA ESTADUAL DE PROTEÇÃO SOCIAL, A SRA. JADE ROMERO, SOLICITANDO O CAMINHÃO DO CIDADÃO PARA O MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_09_-_elionete_-_sessoes_ordinarias_itinerantes.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_09_-_elionete_-_sessoes_ordinarias_itinerantes.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL DE CAMPOS SALES, ATRAVÉS DA EXMA. SRA. PRESIDENTA, A REALIZAÇÃO DE SESSÕES ORDINÁRIAS ITINERANTES NOS BAIRROS DO MUNICÍPIO, A FIM DE RECEBER A DEMANDA DA POPULAÇÃO E DISCUTIR AS PAUTAS DE INTERESSE DE CADA COMUNIDADE (BAIRRO).</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_10_-_eionete_et._al._-_relacao_de_servidores_na_secretaria_de_desporto.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_10_-_eionete_et._al._-_relacao_de_servidores_na_secretaria_de_desporto.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO.SECRETÁRIO MUNICIPAL INTERINO DE DESPORTO, O SR. GENIVAL SANTOS SOBRINHO, SOLICITANDO INFORMAÇÕES RELACIONADAS A PASTA, E ASSIM, RESPONDA NO PRAZO MÁXIMO DE 15 DIAS, QUAL O LOCAL DE FUNCIONAMENTO DA SECRETARIA, A RELAÇÃO DE SERVIDORES(CONTRATADOS, EFETIVOS E COMISSIONADOS) LOTADOS NA SECRETARIA DE DESPORTO, E AINDA ENVIE O RELATÓRIO_x000D_
 SOBRE QUAIS FORAM AS ATIVIDADES DESENVOLVIDAS NO MÊS DE JANEIRO DE 2025.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_11_-_dr._neto_-_suspensao_de_contrato_com_lacad.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_11_-_dr._neto_-_suspensao_de_contrato_com_lacad.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA A SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, QUE ENVIEM À CÂMARA MUNICIPAL DE CAMPOS SALES, NO PRAZO DE 15 DIAS, INFORMAÇÕES SOBRE OS MOTIVOS QUE LEVARAM A SUSPENSÃO DO CONTRATO COM A EMPRESA LACAD LABORÁTORIO DE ANÁLISES CLÍNICAS ALENCAR DINIZ, UMA VEZ QUE O CONTRATO ESTAVA EM VIGÊNCIA, E NO MESMO PRAZO, ENVIEM INFORMAÇÕES SOBRE QUAL A EMPRESA ESTÁ RESPONSÁVEL PELO SERVIÇO DE EXAMES LABORATORIAIS E ENCAMINHEM TODA DOCUMENTAÇÃO_x000D_
 RELACIONADA A CONTRATAÇÃO DA EMPRESA QUE ESTÁ PRESTANDO ATUALMENTE O SERVIÇO.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_12_-_dr._neto_-_residuos_solidos_no_lixao.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_12_-_dr._neto_-_residuos_solidos_no_lixao.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, O SR. CÍCERO DE OLIVEIRA SIMÃO, QUE ENVIEM À CÂMARA MUNICIPAL DE CAMPOS SALES, NO PRAZO DE 15 DIAS, INFORMAÇÕES SOBRE QUAIS OS MOTIVOS QUE OS RESÍDUOS SÓLIDOS ESTÃO SENDO DESPEJADOS NO ANTIGO LIXÃO, AO INVÉS DO ATERRO SANITÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_13_-_valmir_-_mocao_de_pesar_de_marcia_maria.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_13_-_valmir_-_mocao_de_pesar_de_marcia_maria.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MÁRCIA MARIA COSME DE MORAIS.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_14_-_valmir_-_mocao_de_congratulacao_maria_vieira.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_14_-_valmir_-_mocao_de_congratulacao_maria_vieira.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES A SENHORA MARIA VALDEVINO DE LIMA ROCHA, CONHECIDA POPULARMENTE POR MARIA VIEIRA, PELA PASSAGEM DO SEU ANIVERSÁRIO DE 95 ANOS.</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_15_-_mocao_de_congratulacao_educacao.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_15_-_mocao_de_congratulacao_educacao.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE RECONHECIMENTO E CONGRATULAÇÕES EM VIRTUDE DA REALIZAÇÃO DA JORNADA FORMATIVA DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_16_-_valmir_-_ceja_e_neja_em_campos_sales.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_16_-_valmir_-_ceja_e_neja_em_campos_sales.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE POLITICAS PARA EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO; A ILMA. DIRETORA DO CENTRO E EDUCAÇÃO DE E JOVENS E ADULTOS (CEJA0 MONSENHOR PEDRO ROCHA DE OLIVEIRA, LOCALIZADO NO MUNICÍPIO DO CRATO/CE, A SRA. MARIA MARLENE BEZERRA SANTOS E AILMA. CORDENADORA REGIONAL DE DESENVOLVIMENTO DE EDUCAÇÃO DA EDUCAÇÃO DA CREDE 18, A SRA. LUCIANA MARIA BRITO RODRIGUES, SOLICITANDO INFORMAÇÕES SOBRE O NÚCLEO DE EDUCAÇÃO DE JOVENS E ADULTO (NEJA) EO CENTRO DE EDUCAÇÃO DE JOVENS E ADULTOS (CEJA) NO MUNICÍPIO DE CAMPOS SALES</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_17_-_elionete_-_enel.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_17_-_elionete_-_enel.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFICIO AO EXMO. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, O SR. GENIVAL SANTOS SOBRINHO, SOLICITANDO QUE ENVIE INFORMAÇÕES À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS, SOBRE QUANTO FOI O REPASSE DA ENEL REFERENTE A TAXA DE ILUMINAÇÃO PÚBLICA E EM QUE FOI APLICADO NO MÊS DE JANEIRO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_18_-_elionete_-_dia_internacional_da_mulher.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_18_-_elionete_-_dia_internacional_da_mulher.pdf</t>
   </si>
   <si>
     <t>REQUER A EXMA. SRA. PRESIDENTA DA MESA DIRETORA, VEREADORA CLÁUDIA COSTA, QUE A CÂMARA MUNICIPAL DE CAMPOS _x000D_
 SALES REALIZE UM EVENTO PARA COMEMORAÇÃO DO DIA INTERNACIONAL DA MULHER, CELEBRADO ANUALMENTE NO DIA 08 DE MARÇO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_19_-_elionete_-_abertura_da_escola_tome_da_frota_para_associacao_de_pescadores.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_19_-_elionete_-_abertura_da_escola_tome_da_frota_para_associacao_de_pescadores.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO, SOLICITANDO UM ESPAÇO DA ESCOLA TOMÉ DA FROTA, LOCALIZADA NO SÍTIO RENDEIRA, DISTRITO DE POÇO DAS PEDRAS, VISTO QUE O TURNO DA TARDE A ESCOLA ESTÁ FECHADA, PARA FUNCIONAMENTO DA ASSOCIAÇÃO DE PESCADORES LOCAIS, PARA FINS DE REUNIÕES, SEMINÁRIOS E DEMAIS ATIVIDADES DE INTERESSE DA ASSOCIAÇÃO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_20_-_elionete.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_20_-_elionete.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO, SOLICITANDO QUE ENVIEAS SEGUINTES INFORMAÇÕES À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS: 1) A QUANTIDADE DE ESTUDANTES UNIVERSITÁRIOS CADASTRADOS QUE VIAJAM NOS ÔNIBUS PARA O CARIRI E PARA ARARIPINA/PE; 2) QUANTOS ÔNIBUS ESTÃO A DISPOSIÇÃO PARA ATENDER OS ESTUDANTES UNIVERSITÁRIOS DO CARIRI E DE ARARIPINA/PE; 3) A RESPECTIVA QUANTIDADE DE LUGARES (CAPACIDADE DE PASSAGEIROS) DE CADA TRANSPORTE; 4) DOCUMENTAÇÃO DOS VEÍCULOS; 5) COMPROVAÇÃO DE ÚLTIMA REVISÃO DOS VEÍCULOS; 6) CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO REFERENTEA CONTRATAÇÃO DO TRANSPORTE UNIVERSITÁRIO, INCLUSIVE, COM CÓPIA DO CONTRATO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_21_-_elionete.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_21_-_elionete.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO, SOLICITANDO QUE ENVIE AS SEGUINTES INFORMAÇÕES À CÂMARA MUNICIPAL NO PRAZO DE 15 DIAS: 1) SE HÁ E QUEM É O(A) NUTRICIONISTA QUE ESTÁ ACOMPANHANDO/ELABORANDO O CARDÁPIO DA MERENDA ESCOLAR DAS ESCOLAS E CRECHES DA REDE PÚBLICA MUNICIPAL DE ENSINO; 2) SE O CARDÁPIO DA MERENDA ESCOLAR É FEITO DE FORMA SEMANAL, MENSAL OU ANUAL, BEM COMO, SE O MESMO É COMUNICADO AOS PAIS DOS ALUNOS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_22_-_elionete_-_fortpesca.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_22_-_elionete_-_fortpesca.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO ESTADUAL DA PESCA E AQUICULTURA, O SR. ORIEL NUNES FILHO, SOLICITANDO A DESTINAÇÃO DE 40 (QUARENTA) KITS DO PROGRAMA ESTADUAL “FORTPESCA”, PARA SEREM ENTREGUES AOS PESCADORES DO ASSENTAMENTO ACOCI, MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_23_-_elionete_-_maquinario_para_fazer_paes_no_sitio_tigre.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_23_-_elionete_-_maquinario_para_fazer_paes_no_sitio_tigre.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO AGRÁRIO, O SR. MOISÉS BRAZ, SOLICITANDO A DESTINAÇÃO DE MAQUINÁRIOS PARA FABRICAÇÃO DE PÃES E DOCES PARA ATENDER A ASSOCIAÇÃO DOS MORADORES DO SÍTIO TIGRE, DISTRITO DE POÇO DAS PEDRAS, MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_24_-_valmir_-_mocao_de_pesar_luis_carao.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_24_-_valmir_-_mocao_de_pesar_luis_carao.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LUIZ GONZAGA GOMES “LUIZ CARÃO”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Dercinho, Cezar Costa, Dr. Neto</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_25_-_dercinho_et._al._-_secretario_de_financas.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_25_-_dercinho_et._al._-_secretario_de_financas.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO.  PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM _x000D_
 ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, O SR. GENIVAL SANTOS SOBRINHO, SOLICITANDO QUE SEJAM ENVIADAS À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS, AS SEGUINTES INFORMAÇÕES, DOCUMENTOS E PROVIDÊNCIAS ABAIXO  RELACIONADOS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_26._-_cezar_-_transporte_escolar.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_26._-_cezar_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA _x000D_
 EDUCAÇÃO, O SR. HILDEFRAN ALENCAR JRIBEIRO, SOLICITANDO QUE ENVIE À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS, _x000D_
 AS SEGUINTES INFORMAÇÕES E DOCUMENTAÇÕES: 1) MAPA DAS ROTAS DO TRANSPORTE ESCOLAR E UNIVERSITÁRIO; 2) DOCUMENTAÇÃO DOS VEÍCULOS QUE FAZEM AS ROTAS ESCOLARES E UNIVERSITÁRIA; 3) CARTEIRA DE _x000D_
 HABILITAÇÃO DOS REFERIDOS MOTORISTAS DAS ROTAS; 4) CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO, DISPENSA DE LICITAÇÃO OU ADITIVO AO PROCESSO LICITATÓRIO PARA CONTRATAÇÃO DOS TRANSPORTES.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_27_-_elionete_-_grama_sintetica_no_moraisao.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_27_-_elionete_-_grama_sintetica_no_moraisao.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. GOVERNADOR DO ESTADO DO CEARÁ, O SR. ELMANO DE FREITAS, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO ESTADUAL DO ESPORTE, O SR. ROGÉRIO NOGUEIRA PINHEIRO, SOLICITANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA IMPLANTAÇÃO DE GRAMA SINTÉTICA NO ESTÁDIO DE FUTEBOL JOSÉ IRIS DE MORAIS (O MORAISÃO), NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_28_-_elionete_-_quadra_de_esportes_no_acoci_e_monte_castelo.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_28_-_elionete_-_quadra_de_esportes_no_acoci_e_monte_castelo.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. DEPUTADO FEDERAL PELA BANCADA CEARENSE, O SR. JOSÉ NOBRE GUIMARÃES, SOLICITANDO A DESTINAÇÃO DE EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO ASSENTAMENTO ACOCI E NO DISTRITO DE MONTE CASTELO, MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_29_-_elionete_-_iluminacao_da_estrada_da_confianca.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_29_-_elionete_-_iluminacao_da_estrada_da_confianca.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. GOVERNADOR DO ESTADO DO CEARÁ, O SR. ELMANO DE FREITAS, COM ENCAMINHAMENTO AO EXMO. SUPERINTENDENTE DE OBRAS PÚBLICAS (SOP), O SR. VALDECI REBOUÇAS, SOLICITANDO A ILUMINAÇÃO DO TRECHO QUE COMPREENDE A ESTRADA DA CONFIANÇA (RODOVIA CE-187) ATÉ O SEMINÁRIO DOS SERVOS DO SAGRADO CORAÇÃO DE JESUS, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_30.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_30.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES A SENHORA FRANCISCA ALENCAR “NEZITE ALENCAR”, HOMENAGEADA COMO PATRONA DA 12ª MOSTRA DE POESIAS ABRIL PARA LEITURA, REALIZADA PELO CENTRO CULTURAL BANCO DO NORDESTE.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_31.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_31.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES AO ATLETA GABRIEL MARTINS, PELA CONQUISTA DAS MEDALHAS DE PRATA E BRONZE NA COPA BRASIL LOTERIAS CAIXA, REALIZADA NA CIDADE DE BRAGRANÇA PAULISTA/SP.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_32.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_32.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À PROFESSORA RAIMUNDINHA FEITOSA, EM RECONHECIMENTO AO SEU BRILHANTE TRABALHO DE PESQUISA E RESGATE CULTURAL, RECENTEMENTE DESTACADO PELO JORNAL O POVO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_33.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_33.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO (A) ILMO(A). DIRETOR(A) PRESIDENTE DO HOSPITAL BATISTA MEMORIAL, LOCALIZADO NA CIDADE DE FORTALEZA/CE, SOLICITANDO QUE ENVIE À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS, AS SEGUINTES INFORMAÇÕES E DOCUMENTAÇÕES: 1) SE EXISTE ALGUM VÍNCULO CONTRATUAL, PARCERIA, E/OU RELAÇÃO DE TRABALHO COM A EMPRESA SOCIEDADE NACIONAL DE DESENVOLVIMENTO - SODEC.TECH - CNPJ: 41.564.618/0001-61, E SE HOUVER ENVIAR A DOCUMENTAÇÃO PERTINENTE; 2) SE HOUVE PRESTAÇÃO DE SERVIÇOS A EMPRESA SOCIEDADE NACIONAL DE DESENVOLVIMENTO - SODEC.TECH - CNPJ: 41.564.618/0001-61 DESDE O DIA 01 DE JANEIRO DE 2025 ATÉ A PRESENTE DATA, EM ESPECIAL, O ATENDIMENTO A PACIENTES DE CAMPOS SALES PARA A REALIZAÇÃO DE CONSULTAS, EXAMES E CIRURGIAS, E A RELAÇÃO DE QUANTITATIVA E NOMINAL DOS PACIENTES ATENDIDOS, BEM COMO, O VALOR DE CADA PROCEDIMENTO; 3) SE O HOSPITAL BATISTA MEMORIAL POSSUI CONVÊNIO COM O MUNICÍPIO DE CAMPOS SALES E/OU SECRETARIA MUNICIPAL DE POLÍTICAS PARA SAÚDE DESTE MUNICÍPIO, E DE QUAL FORMA</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_34.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_34.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO ESTADUAL DE RECURSOS HÍDRICOS, O SR. FERNANDO SANTANA E AO EXMO. DEPUTADO FEDERAL PELA BANCADA CEARENSE, O SR. YURI DO PAREDÃO, SOLICITANDO A VIABILIZAÇÃO, EM CARÁTER DE URGÊNCIA, DA PERFURAÇÃO DE 07 (SETE) POÇOS PROFUNDOS NAS LOCALIDADES ABAIXO DESCRITAS, TODAS NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Claudia Costa, Cezar Costa, Dercinho, Dr. Neto, Elionete, Jenilton</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_35.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_35.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO SOLICITANDO DA EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA A SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, DOCUMENTAÇÕES NO PRAZO DE 15 DIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_36.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_36.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO PODER EXECUTIVO MUNICIPAL DE CAMPOS SALES/CE, PARA QUE, NO PRAZO DE 15 (QUINZE) DIAS, SEJAM ENCAMINHADAS AS SEGUINTES INFORMAÇÕES E DOCUMENTAÇÕES REFERENTES AOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA EXECUTADOS NO MUNICÍPIO ENTRE OS MESES DE JANEIRO A MARÇO DE 2025.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_37.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_37.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PRESIDENTE DO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA – INCRA, O SR. CÉSAR FERNANDO SCHIAVON ALDRIGHI, SOLICITANDO A ADOÇÃO DE PROVIDÊNCIAS NO SENTIDO DE EFETIVAR A AQUISIÇÃO DE IMÓVEL (TERRENO) PARA QUE SEJA CONSTRUÍDO PELA COMUNIDADE E IGREJA UM CEMITÉRIO NO ASSENTAMENTO ACOCI, MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_38.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_38.pdf</t>
   </si>
   <si>
     <t>REQUER	A EMISSÃO DE MOÇÃO DE RECONHECIMENTO E CONGRATULAÇÕES A PROFESSORA CÉLIA MORAIS DUARTE, DIRETORA DA ESCOLA DE ENSINO MÉDIO E TEMPO INTEGRAL PROFESSORA MARIA DOLORES ARRAIS, AO PROFESSOR HENRIQUE DA	SILVA, BEM COMO, AOS SEGUINTES ALUNOS: ANA PATRÍCIA PEREIRA DA SILVA, FELIPE DE SOUZA PEREIRA VELOSO, FRANCIELLE RODRIGUES MAGALHÃES, GABRIELA FERNANDES BARBOSA DINIZ, JÚLIA TÁVORA FERREIRA, MARI ANNE BEATRIZ ALENCAR GOMES, MARIA EDUARDA DA COSTA DE SOUZA, PELA CONQUISTA DA “MEDALHA FUTURO CIENTISTA”, COMO PREMIAÇÃO NA OLIMPÍADA BRASILEIRA DE BIOTECNOLOGIA – OBBIOTEC.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_39.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_39.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. GOVERNADOR DO ESTADO DO CEARÁ, O SR. ELMANO DE FREITAS, COM ENCAMINHAMENTO AO EXMO. SUPERINTENDENTE DE OBRAS PÚBLICAS (SOP), O SR. VALDECI REBOUÇAS, SOLICITANDO A REALIZAÇÃO DE OBRA DE CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DO TRECHO QUE COMPREENDE A ESTRADA DA CONFIANÇA (RODOVIA CE-187) ATÉ O DISTRITO DE POÇO DAS PEDRAS, BEM COMO, A CONSTRUÇÃO DE UMA CICLOVIA NA RODOVIA CE-187, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_40.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_40.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A ILMA. COORDENADORA DA ÁREA DESCENTRALIZADA DE SAÚDE (ADS) CRATO/CE, A SRA. ANDRÉA MARIA CASADO MARQUES, SOLICITANDO INFORMAÇÕES ATUALIZADAS ACERCA DA DISPONIBILIDADE DA INSULINA LANTUS (GLARGINA) E INSULINA HUMALOG NO ÂMBITO DA REDE ESTADUAL DE SAÚDE, TENDO EM VISTA QUE O MUNICÍPIO DE CAMPOS SALES ENCONTRA-SE DESABASTECIDO DESTES MEDICAMENTOS DESDE O INÍCIO DO CORRENTE ANO, BEM COMO, SE HÁ PREVISÃO DE NORMALIZAÇÃO DO ENVIO DA REFERIDA MEDICAÇÃO AO MUNICÍPIO DE CAMPOS SALES, E, CASO HAJA POSSIBILIDADE, A PRIORIZAÇÃO DO ENVIO IMEDIATO DE UMA NOVA REMESSA DOS MEDICAMENTOS, CONSIDERANDO A URGÊNCIA E A SITUAÇÃO CRÍTICA VIVENCIADA PELOS USUÁRIOS DEPENDENTES DE INSULINA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_41.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_41.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO AO 3º SARGENTO PM FRANCISCO LOPES DOS SANTOS, LOTADO NO BEPI-COD DA POLÍCIA MILITAR DO ESTADO DO CEARÁ, PELA OUTORGA DA MEDALHA BRAVURA TIRADENTES, CONCEDIDA PELO COMANDO GERAL DA POLÍCIA MILITAR DO CEARÁ.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_42.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_42.pdf</t>
   </si>
   <si>
     <t>REQUEREM A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DOS JOVENS RAUL AQUINO RODRIGUES, YASMIN DE ARAUJO ANDRADE E JOFRE DANTAS PEREIRA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_43.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_43.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO JOVEM JOÃO ARTHUR MORAIS DUARTE DE BRITO, BEM COMO SEUS PAIS CÉLIA MORAIS DUARTE E CLÁUDIO HRENRIQUE BRITO SABINO, E A SUA IRMÃ LAVÍNIA DUARTE DE BRITO, PELA EXPRESSIVA CONQUISTA DA APROVAÇÃO NO CURSO DE MEDICINA, ATRAVÉS DO PROGRAMA UNIVERSIDADE PARA TODOS (PROUNI).</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_44.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_44.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO QUE ENVIEM À CÂMARA MUNICIPAL DE CAMPOS SALES, NO PRAZO DE 15 DIAS, INFORMAÇÕES SOBRE O CONTRATO DE DESTINAÇÃO DE RESÍDUOS DE LIXO HOSPITALAR.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_45.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_45.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXM. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, O SR. GENIVAL, SOLICITANDO QUE SEJA REALIZADO O CONSERTO DO CARRO (VIATURA) DA GUARDA CIVIL MUNICIPAL DE CAMPOS SALES O MAIS BREVE POSSÍVEL, DADA A IMPORTÂNCIA DO BEM MÓVEL PARA A DEVIDA E CORRETA ATUAÇÃO DOS GUARDAS CIVIS MUNICIPAIS, BEM COMO SOLICITA A AQUISIÇÃO DOS RESPECTIVOS EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAIS (EPI'S) PARA A GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_46.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_46.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SENHOR VALMIR LÚCIO DE ALENCAR, PELOS SEUS 90 ANOS DE VIDA, CELEBRADOS COM PLENITUDE, LUCIDEZ E RODEADO DO AMOR DE SUA FAMILIA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_47.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_47.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO, SOLICITANDO QUE ENVIE À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS, INFORMAÇÕES DETALHADAS E DOCUMENTOS SOBRE O RESULTADO DO PROCESSO SELETIVO SIMPLIFICADO PARA MEDIADOR DE EDUCAÇÃO ESPECIAL – EDITAL 002/2025, COM RESULTADO DIVULGADO EM 17 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_48.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_48.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO A EXMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA A SAÚDE, A SRA. MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO QUE ENVIE À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS, CÓPIA DE TODOS OS CONTRATOS DE LOCAÇÃO DE VEÍCULOS PARA ATENDER A SECRETARIA MUNICIPAL DE SAÚDE, INCLUINDO A CÓPIA DA DOCUMENTAÇÃO DO VEÍCULO, VALOR DO CONTRATO DE LOCAÇÃO, HABILITAÇÃO DO MOTORISTA, COMPROVANTES DE PAGAMENTO E LOCAIS DE LOTAÇÃO DE CADA VEÍCULO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_49.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_49.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO ESTADUAL DE RECURSOS HÍDRICOS, O SR. FERNANDO SANTANA, SOLICITANDO A VIABILIZAÇÃO, EM CARÁTER DE URGÊNCIA, DA PERFURAÇÃO DE 02 (DOIS) POÇOS PROFUNDOS NAS LOCALIDADES ABAIXO DESCRITAS, TODAS NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_50.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_50.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, O SR. DAMIÃO FERREIRA DE OLIVEIRA E AO EXMO. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, O SR. CÍCERO SIMÃO DE OLIVEIRA, SOLICITANDO INFORMAÇÕES SOBRE A QUANTIDADE DE POÇOS PROFUNDOS PERFURADOS PELO MUNICÍPIO QUE ESTÃO EM PLENO FUNCIONAMENTO E SUA RESPECTIVA LOCALIDADE.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_51.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_51.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO DESTA EDILIDADE, QUE SEJA EXPEDIDA MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO AOS MÉDICOS DR. WENDSON DE ALENCAR SANTOS E DR. FRANCISCO LOBO FERNANDES, PELOS RELEVANTES SERVIÇOS PRESTADOS À SAÚDE PÚBLICA DO MUNICÍPIO DE CAMPOS SALES – CE, ESPECIALMENTE NO ÂMBITO DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_52.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_52.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO DESTA EDILIDADE, O ENVIO DE OFÍCIO AO EXMO. SECRETÁRIO ESTADUAL DE TURISMO, SR. EDUARDO BISMARK, SOLICITANDO A INCLUSÃO, NO ÂMBITO DAS AÇÕES DA SECRETARIA, A CONSTRUÇÃO DE TRÊS PÓRTICOS DE ENTRADA NO MUNICÍPIO DE CAMPOS SALES, ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_53.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_53.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO DESTA EDILIDADE, A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO JOVEM ALEXANDRE OLIVEIRA ARRAIS, PELA CONCLUSÃO DO CURSO DE MEDICINA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_54.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_54.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, SEJA EXPEDIDA MOÇÃO DE CONGRATULAÇÕES À EXCELENTÍSSIMA SENHORA VEREADORA CLÁUDIA ANTÔNIA DOS SANTOS COSTA, PELA PASSAGEM DE SEU ANIVERSÁRIO, NO DIA 26 DE MAIO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_55.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_55.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO ILMO. SR. COORDENADOR-GERAL DE LOGÍSTICA INSTITUCIONAL DO MINISTÉRIO DA EDUCAÇÃO, ANTÔNIO FRANCISCO DE SOUZA, CONVIDANDO-O, JUNTAMENTE COM SUA EQUIPE TÉCNICA, A REALIZAR VISITA TÉCNICA ÀS FUTURAS INSTALAÇÕES DO INSTITUTO FEDERAL DO CEARÁ – CAMPUS CAMPOS SALES.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_56.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_56.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES AO EXCELENTÍSSIMO SENHOR MINISTRO DA EDUCAÇÃO, CAMILO SOBREIRA DE SANTANA, EM RAZÃO DA CELEBRAÇÃO DE SEU ANIVERSÁRIO, OCORRIDO NO DIA 3 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_57.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_57.pdf</t>
   </si>
   <si>
     <t>REQUER DO CHEFE DO PODER EXECUTIVO MUNICIPAL O CUMPRIMENTO DO ART. 42 DA CONSTITUIÇÃO DO ESTADO DO CEARÁ E DO ART. 71 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMPOS SALES, COM O CONSEQUENTE ENVIO, À CÂMARA MUNICIPAL, DAS PRESTAÇÕES DE CONTAS MENSAIS RELATIVAS À APLICAÇÃO DOS RECURSOS RECEBIDOS E ARRECADADOS POR TODAS AS UNIDADES GESTORAS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Dercinho, Cezar Costa, Dr. Neto, Jenilton</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_58.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_58.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE CAMPOS SALES, O SR. MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, O SR. HILDEFRAN ALENCAR J. RIBEIRO, SOLICITANDO O ENVIO DE INFORMAÇÕES E CÓPIAS DE DOCUMENTOS À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS, REFERENTE AO PROCESSO LICITATÓRIO E À EXECUÇÃO CONTRATUAL RELATIVA À AQUISIÇÃO DE CARTEIRAS ESCOLARES, CONFORME O CONTRATO Nº 021401/2025, FIRMADO ENTRE O MUNICÍPIO DE CAMPOS SALES E A EMPRESA MÓVEIS JB INDÚSTRIA E COMÉRCIO LTDA - CNPJ Nº 02.464.845/0001-63.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_59.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_59.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDA MOÇÃO DE RECONHECIMENTO E APLAUSOS A TODOS OS GARIS E TRABALHADORES DA LIMPEZA PÚBLICA, EM VIRTUDE DA RELEVANTE CONTRIBUIÇÃO QUE PRESTAM À SOCIEDADE POR MEIO DE SUAS ATIVIDADES COTIDIANAS VOLTADAS À PRESERVAÇÃO DA SAÚDE PÚBLICA, DO BEM-ESTAR COLETIVO E, SOBRETUDO, À PROTEÇÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Cezar Costa, Dercinho, Dr. Neto, Jenilton</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_60.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_60.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO ATUAL SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA A EDUCAÇÃO, SR. HILDEFRAN ALENCAR JURUMENHA RIBEIRO, ENCAMINHE-SE CÓPIA AO MINISTÉRIO PÚBLICO DO ESTADO DO CEARÁ, PROMOTORIAS DE JUSTIÇA DE CAMPOS SALES E DE ARARIPE, CÂMARA MUNICIPAL DE ARARIPE/CE, BEM COMO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE ARARIPE/CE, PARA QUE, NO PRAZO IMPRORROGÁVEL DE 15 (QUINZE) DIAS, APRESENTE OS ESCLARECIMENTOS FORMAIS SOBRE A ACUMULAÇÃO DE CARGO PÚBLICO.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_61.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_61.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO MAGNÍFICO REITOR DA UNIVERSIDADE REGIONAL DO CARIRI – URCA, PROFESSOR CARLOS KLEBER NASCIMENTO DE OLIVEIRA, SOLICITANDO A REALIZAÇÃO DE ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DOS CURSOS DE DIREITO, DE GRADUAÇÃO NA ÁREA DA SAÚDE, E DE AGRONOMIA OU AGROECOLOGIA NO CAMPUS BÁRBARA PEREIRA DE ALENCAR, NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_62.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_62.pdf</t>
   </si>
   <si>
     <t>REQUER A EXMA. PRESIDENTE DA CÂMARA MUNICIPAL DE CAMPOS SALES, VEREADORA CLÁUDIA COSTA, QUE SEJA DESIGNADA UMA AUDIÊNCIA PÚBLICA COM A FINALIDADE DE PROMOVER O DEBATE ENTRE OS ÓRGÃOS PÚBLICOS MUNICIPAIS, REPRESENTANTES DA SOCIEDADE CIVIL ORGANIZADA E ESTA CÂMARA MUNICIPAL, SOBRE A ELABORAÇÃO E EXECUÇÃO DE POLÍTICAS PÚBLICAS VOLTADAS ÀS MULHERES CAMPOSSALENSES.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_63.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_63.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES E RECONHECIMENTO ÀS AGREMIAÇÕES JUNINAS FESTA NA ROÇA E ASA BRANCA, EM VIRTUDE DO BRILHANTE TRABALHO CULTURAL DESENVOLVIDO POR AMBAS, ESPECIALMENTE NO QUE SE REFERE À VALORIZAÇÃO, PRESERVAÇÃO E DIFUSÃO DAS TRADIÇÕES JUNINAS DE NOSSO MUNICÍPIO, TANTO EM ÂMBITO LOCAL QUANTO EM OUTRAS CIDADES DO ESTADO DO CEARÁ E DA REGIÃO NORDESTE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Dercinho, Adriana Brito, Cezar Costa, Claudia Costa, Dr. Neto, Dr. Robson, Elionete, Jenilton, Manon, Nenzão do Batalhão, Valmir Junior</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_64.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_64.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA FRANCISCA CECY SOLANO FEITOSA, MÃE DO VICE-PREFEITO DE CAMPOS SALES, DR. SOLANO FEITOSA, E AVÓ DO VEREADOR LICENCIADO DR. ARY FEITOSA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_65.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_65.pdf</t>
   </si>
   <si>
     <t>REQUER A EXMA. PRESIDENTE DA CÂMARA MUNICIPAL DE CAMPOS SALES, VEREADORA CLÁUDIA COSTA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMPOS SALES, COM A FINALIDADE DE PROMOVER O DEBATE SOBRE A SEGURANÇA HÍDRICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_66.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_66.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO A DEVIDA REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 750, DE 30 DE NOVEMBRO DE 2023, QUE DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO BLOQUEADOR DA PASSAGEM DE AR PARA HIDRÔMETRO NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_67.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_67.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO DESTA EDILIDADE, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AOS ENVOLVIDOS NO PROJETO “SOLOS NA ESCOLA: UM OLHAR PARA A SUSTENTABILIDADE EM TEMPOS DE CRISE CLIMÁTICA”, DA ESCOLA PRESIDENTE CASTELO BRANCO, VENCEDORA DO CAMPOS SALES CIENTÍFICO, PROMOVIDO PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_68.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_68.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO À ILMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES SOBRE A QUANTIDADE DE GESTANTES QUE FORAM ENCAMINHADAS, DESDE 1º DE JANEIRO DE 2025, PARA PARTOS FORA DO MUNICÍPIO DE CAMPOS SALES, DISCRIMINANDO OS CASOS DE PARTO NORMAL E CESARIANA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_69.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_69.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO À ILMA. SRA. SECRETÁRIA DE SAÚDE DO ESTADO DO CEARÁ, TÂNIA MARA SILVA COELHO, CONVIDANDO-A A VISITAR O MUNICÍPIO DE CAMPOS SALES PARA PARTICIPAR DE UMA RODA DE CONVERSA SOBRE AS INSTALAÇÕES DO NOVO HOSPITAL MUNICIPAL E DISCUTIR POSSÍVEIS PARCERIAS PARA VIABILIZAÇÃO DO FUNCIONAMENTO DO CENTRO CIRÚRGICO COM FOCO EM CIRURGIAS DE MÉDIO PORTE.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Dercinho, Cezar Costa, Claudia Costa, Dr. Neto, Elionete, Jenilton</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_70.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_70.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR FRANCISCO DAS CHAGAS DE MORAIS, POPULARMENTE CONHECIDO COMO CHAGAS AQUINO.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR RAIMUNDO NONATO ARRAIS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, SOLICITANDO INFORMAÇÕES E DOCUMENTAÇÃO RELATIVA AOS IMÓVEIS ALUGADOS PELO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO  O PLENÁRIO, O ENVIO DE OFÍCIO À DIREÇÃO DO HOSPITAL SÃO CAMILO, LOCALIZADO NO MUNICÍPIO DO CRATO - CE, SOLICITANDO INFORMAÇÕES FORMAIS E DETALHADAS ACECA DA QUANTIDADE DE GESTANTES ORIUNDAS DO MUNICÍPIO DE CAMPOS SALES QUE REALIZARAM PARTOS NAQUELA UNIDADE DE SAÚDE, NO PERÍODO COMPREENDIDO ENTRE JANEIRO E JULHO DO ANO DE 2025.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_74.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_74.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO ILMO. SR. SECRETÁRIO DE RECURSOS HÍDRICOS DO ESTADO DO CEARÁ, FERNANDO SANTANA, CONVIDANDO-O A COMPARECER À CÂMARA MUNICIPAL DE CAMPOS SALES NO MÊS DE AGOSTO DE 2025, PARA PARTICIPAR DE UMA RODA DE CONVERSA COM OS PARLAMENTARES, LIDERANÇAS COMUNITÁRIAS, AGRICULTORES E DEMAIS INTERESSADOS, COM O OBJETIVO DE DIALOGAR SOBRE OS DESAFIOS, POLÍTICAS PÚBLICAS E INVESTIMENTOS RELACIONADOS À SEGURANÇA HÍDRICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_75.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_75.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO E APLAUSOS AO SENHOR LUIZ PÉRICLES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CAMPOS SALES, NOTADAMENTE NO EXERCÍCIO DO MANDATO DE VEREADOR E COMO DESTACADO EMPRESÁRIO LOCAL.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_76.pdf</t>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_76.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ANTÔNIA FRANCISCA DE LIMA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO AOS ARTISTAS NATURAIS DE CAMPOS SALES, EM ESPECIAL AOS QUE ATUAM NOS MAIS DIVERSOS SEGMENTOS CULTURAIS E QUE, COM SEU TALENTO, DEDICAÇÃO E AUTENTICIDADE, VÊM ELEVANDO O NOME DO MUNICÍPIO EM ÂMBITO ESTADUAL E NACIONAL.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS E MEIO AMBIENTE, CÍCERO DE OLIVEIRA SIMÃO, SOLICITANDO INFORMAÇÕES SOBRE A QUANTIDADE DE CARROS-PIPA ATUALMENTE EM OPERAÇÃO NO MUNICÍPIO DE CAMPOS SALES, BEM COMO A ESTRATÉGIA DE ABASTECIMENTO ADOTADA PARA ATENDIMENTO DAS COMUNIDADES.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDA MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AOS ATLETAS DO CENTRO DE TREINAMENTO DE KARATÊ SHIRO DOJO, SOB A ORIENTAÇÃO DO SENSEI EDUARDO LIMA ROCHA, PELA DESTACADA PARTICIPAÇÃO E PELAS CONQUISTAS OBTIDAS NA COPA JUAZEIRO DO NORTE DE KARATÊ, REPRESENTANDO COM EXCELÊNCIA O MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>416</t>
   </si>
@@ -4384,68 +4384,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/176/indicativo_01_-_valmir_-_estudo_de_viabilidade_-_banda_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/177/indicativo_02_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/234/indicativo_03_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/235/indicativo_04_-_elionete_-_patrolagem_e_picarramento_da_rota_esc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_05_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/181/indicativo_06_-_elionete_-_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_07_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_08_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/184/indicativo_09_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/185/indicativo_10_-_valmir_-_idenizacao_de_transporte_acs.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_11_-_dercinho_-_ponto_de_apoio_em_saude__no_bairro_poco.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/201/indicativo_14_-_valmir_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/202/indicativo_15_-_elionete_-_agremiacoes_juninas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/203/indicativo_16_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/204/indicativo_17_-_manon_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_18_-_elionete_-_festival_de_violeiros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/206/indicativo_19_-_elionete_-_festival_municipal_de_teatro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/207/indicativo_20_-_cezar_-_cobertura_posto_de_saude_de_carmelopolis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/208/indicativo_21_-_cezar_-cobertura_da_escola_na_agrovila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_22_-_dr._neto_-_pavimentacao__da_rua_humberto_bezerra_-_guarani.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_23_-_dr._neto_-pavimentacao__da_travessa_sao_miguel_e_rua_das_olarias_-_bairro_na_sra._aparecida.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/231/indicativo_24_-_valmir_-_gratificacao_de_deslocamento_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/232/indicativo_25_-_valmir_-_fornecimento_de_farda_e_equipamento_para_limpadores_urbanos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/225/indicativo_26_-_adriana_-_visita_domiciliaresdos_acs_regulares_e_periodicas_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/226/indicativo_27_-_elionete_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/227/indicativo_28_-_elionete_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/250/indicativo_29_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/251/indicativo_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/228/indicativo_31_-_dercinho_-_acudagem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/229/indicativo_32_-_dercinho_-_terra_fertil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/230/indicativo_33_-_dercinho_-_colheita_garantida.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/241/indicativo_34_-_adriana_-_limpeza_do_acudo_no_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/242/indicativo_35_-_adriana_-_unidade_de_saude_no_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/243/indicativo_36_-_elionete_-_reajuste_dsa_remuneracoes_dos_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/244/indicativo_37_-_dr._neto_-_deslocacao_de_aux._de_enfemagem_e_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/254/indicativo_38_-_valmir_-_reajuste_salarial_dos_profissionais_da_educacao_sec._escolar..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/255/indicativo_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/256/indicativo_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/257/indicativo_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/258/indicativo_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/259/indicativo_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/260/indicativo_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/266/indicativo_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/267/indicativo_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/268/indicativo_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/271/indicativo_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/272/indicativo_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/273/indicativo_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/274/indicativo_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/275/indicativo_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/277/indicativo_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/278/indicativo_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/279/indicativo_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/286/indicativo_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/287/indicativo_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/288/indicativo_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/289/indicativo_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/290/indicativo_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/291/indicativo_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/292/indicativo_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/293/indicativo_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/294/indicativo_64_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/295/indicativo_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/298/indicativo_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/304/indicativo_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/309/indicativo_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/310/indicativo_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/311/indicativo_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/312/indicativo_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/313/indicativo_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/314/indicativo_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/315/indicativo_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/322/indicativo_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/323/indicativo_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/324/indicativo_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/325/indicativo_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/326/indicativo_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/331/indicativo_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/332/indicativo_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/333/indicativo_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/334/indicativo_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/335/indicativo_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/337/indicativo_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/338/indicativo_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/339/indicativo_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/340/indicativo_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/357/indicativo_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/358/indicativo_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/367/indicativo_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/368/indicativo_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/369/indicativo_94_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/370/indicativo_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/374/indicativo_96_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/376/indicativo_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/377/indicativo_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/378/indicativo_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/379/indicativo_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/380/indicativo_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/381/indicativo_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/382/indicativo_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/383/indicativo_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/394/indicativo_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/395/indicativo_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/396/indicativo_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/397/indicativo_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/398/indicativo_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/399/indicativo_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/400/indicativo_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/401/indicativo_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/402/indicativo_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/408/indicativo_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/409/indicativo_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/410/indicativo_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/411/indicativo_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/412/indicativo_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/413/indicativo_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/414/indicativo_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/415/indicativo_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/418/indicativo_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/419/indicativo_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/420/indicativo_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/421/indicativo_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/422/indicativo_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/423/indicativo_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/424/indicativo_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/425/indicativo_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/426/indicativo_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/427/indicativo_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/428/indicativo_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/429/indicativo_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/430/indicativo_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/444/indicativo_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/439/indicativo_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/445/indicativo_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/451/indicativo_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/446/indicativo_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/447/indicativo_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/448/indicativo_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/452/indicativo_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/453/indicativo_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/454/indicativo_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/455/indicativo_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/460/indicativo_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/463/indicativo_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/464/indicativo_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/465/indicativo_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/466/indicativo_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/467/indicativo_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/468/indicativo_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/469/indicativo_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/470/indicativo_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/476/indicativo_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/477/indicativo_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/478/indicativo_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/479/indicativo_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/480/indicativo_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/482/indicativo_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/487/indicativo_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/488/indicativo_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/493/indicativo_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/494/indicativo_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/495/indicativo_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/496/indicativo_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/497/indicativo_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/502/indicativo_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/503/indicativo_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/508/indicativo_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/509/indicativo_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/510/indicativo_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/511/indicativo_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/512/indicativo_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/513/indicativo_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/514/indicativo_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/515/indicativo_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/525/indicativo_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/526/indicativo_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/527/indicativo_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/529/indicativo_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/530/indicativo_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/542/indicativo_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/543/indicativo_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/544/indicativo_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/545/indicativo_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/546/indicativo_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/547/indicativo_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/560/indicativo_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/562/indicativo_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/563/indicativo_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/570/indicativo_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/573/indicativo_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_01_-_valmir_-_pagamento_dos_salarios.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_02_-_valmir_-_pagamendo_dos_fornecedores.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_03_-_elionete_-_continuidade_neja.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_04_-_elionete_-_areninha_do_poco_de_pedras.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_05_-_elionete_-_quadra_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_06_-_elionete_-_verificacao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_07_-_elionete_-_informacoes_dos_ex-vereadores.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_08_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_09_-_elionete_-_sessoes_ordinarias_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_10_-_eionete_et._al._-_relacao_de_servidores_na_secretaria_de_desporto.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_11_-_dr._neto_-_suspensao_de_contrato_com_lacad.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_12_-_dr._neto_-_residuos_solidos_no_lixao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_13_-_valmir_-_mocao_de_pesar_de_marcia_maria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_14_-_valmir_-_mocao_de_congratulacao_maria_vieira.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_15_-_mocao_de_congratulacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_16_-_valmir_-_ceja_e_neja_em_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_17_-_elionete_-_enel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_18_-_elionete_-_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_19_-_elionete_-_abertura_da_escola_tome_da_frota_para_associacao_de_pescadores.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_20_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_21_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_22_-_elionete_-_fortpesca.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_23_-_elionete_-_maquinario_para_fazer_paes_no_sitio_tigre.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_24_-_valmir_-_mocao_de_pesar_luis_carao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_25_-_dercinho_et._al._-_secretario_de_financas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_26._-_cezar_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_27_-_elionete_-_grama_sintetica_no_moraisao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_28_-_elionete_-_quadra_de_esportes_no_acoci_e_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_29_-_elionete_-_iluminacao_da_estrada_da_confianca.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/176/indicativo_01_-_valmir_-_estudo_de_viabilidade_-_banda_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/177/indicativo_02_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/234/indicativo_03_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/235/indicativo_04_-_elionete_-_patrolagem_e_picarramento_da_rota_esc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_05_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/181/indicativo_06_-_elionete_-_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_07_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_08_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/184/indicativo_09_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/185/indicativo_10_-_valmir_-_idenizacao_de_transporte_acs.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_11_-_dercinho_-_ponto_de_apoio_em_saude__no_bairro_poco.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/201/indicativo_14_-_valmir_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/202/indicativo_15_-_elionete_-_agremiacoes_juninas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/203/indicativo_16_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/204/indicativo_17_-_manon_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_18_-_elionete_-_festival_de_violeiros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/206/indicativo_19_-_elionete_-_festival_municipal_de_teatro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/207/indicativo_20_-_cezar_-_cobertura_posto_de_saude_de_carmelopolis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/208/indicativo_21_-_cezar_-cobertura_da_escola_na_agrovila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_22_-_dr._neto_-_pavimentacao__da_rua_humberto_bezerra_-_guarani.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_23_-_dr._neto_-pavimentacao__da_travessa_sao_miguel_e_rua_das_olarias_-_bairro_na_sra._aparecida.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/231/indicativo_24_-_valmir_-_gratificacao_de_deslocamento_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/232/indicativo_25_-_valmir_-_fornecimento_de_farda_e_equipamento_para_limpadores_urbanos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/225/indicativo_26_-_adriana_-_visita_domiciliaresdos_acs_regulares_e_periodicas_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/226/indicativo_27_-_elionete_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/227/indicativo_28_-_elionete_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/250/indicativo_29_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/251/indicativo_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/228/indicativo_31_-_dercinho_-_acudagem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/229/indicativo_32_-_dercinho_-_terra_fertil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/230/indicativo_33_-_dercinho_-_colheita_garantida.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/241/indicativo_34_-_adriana_-_limpeza_do_acudo_no_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/242/indicativo_35_-_adriana_-_unidade_de_saude_no_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/243/indicativo_36_-_elionete_-_reajuste_dsa_remuneracoes_dos_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/244/indicativo_37_-_dr._neto_-_deslocacao_de_aux._de_enfemagem_e_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/254/indicativo_38_-_valmir_-_reajuste_salarial_dos_profissionais_da_educacao_sec._escolar..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/255/indicativo_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/256/indicativo_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/257/indicativo_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/258/indicativo_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/259/indicativo_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/260/indicativo_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/266/indicativo_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/267/indicativo_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/268/indicativo_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/271/indicativo_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/272/indicativo_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/273/indicativo_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/274/indicativo_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/275/indicativo_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/277/indicativo_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/278/indicativo_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/279/indicativo_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/286/indicativo_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/287/indicativo_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/288/indicativo_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/289/indicativo_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/290/indicativo_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/291/indicativo_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/292/indicativo_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/293/indicativo_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/294/indicativo_64_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/295/indicativo_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/298/indicativo_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/304/indicativo_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/309/indicativo_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/310/indicativo_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/311/indicativo_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/312/indicativo_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/313/indicativo_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/314/indicativo_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/315/indicativo_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/322/indicativo_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/323/indicativo_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/324/indicativo_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/325/indicativo_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/326/indicativo_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/331/indicativo_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/332/indicativo_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/333/indicativo_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/334/indicativo_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/335/indicativo_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/337/indicativo_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/338/indicativo_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/339/indicativo_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/340/indicativo_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/357/indicativo_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/358/indicativo_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/367/indicativo_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/368/indicativo_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/369/indicativo_94_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/370/indicativo_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/374/indicativo_96_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/376/indicativo_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/377/indicativo_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/378/indicativo_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/379/indicativo_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/380/indicativo_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/381/indicativo_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/382/indicativo_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/383/indicativo_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/394/indicativo_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/395/indicativo_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/396/indicativo_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/397/indicativo_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/398/indicativo_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/399/indicativo_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/400/indicativo_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/401/indicativo_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/402/indicativo_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/408/indicativo_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/409/indicativo_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/410/indicativo_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/411/indicativo_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/412/indicativo_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/413/indicativo_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/414/indicativo_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/415/indicativo_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/418/indicativo_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/419/indicativo_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/420/indicativo_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/421/indicativo_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/422/indicativo_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/423/indicativo_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/424/indicativo_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/425/indicativo_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/426/indicativo_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/427/indicativo_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/428/indicativo_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/429/indicativo_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/430/indicativo_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/444/indicativo_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/439/indicativo_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/445/indicativo_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/451/indicativo_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/446/indicativo_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/447/indicativo_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/448/indicativo_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/452/indicativo_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/453/indicativo_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/454/indicativo_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/455/indicativo_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/460/indicativo_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/463/indicativo_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/464/indicativo_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/465/indicativo_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/466/indicativo_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/467/indicativo_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/468/indicativo_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/469/indicativo_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/470/indicativo_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/476/indicativo_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/477/indicativo_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/478/indicativo_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/479/indicativo_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/480/indicativo_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/482/indicativo_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/487/indicativo_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/488/indicativo_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/493/indicativo_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/494/indicativo_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/495/indicativo_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/496/indicativo_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/497/indicativo_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/502/indicativo_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/503/indicativo_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/508/indicativo_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/509/indicativo_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/510/indicativo_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/511/indicativo_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/512/indicativo_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/513/indicativo_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/514/indicativo_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/515/indicativo_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/525/indicativo_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/526/indicativo_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/527/indicativo_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/529/indicativo_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/530/indicativo_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/542/indicativo_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/543/indicativo_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/544/indicativo_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/545/indicativo_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/546/indicativo_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/547/indicativo_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/560/indicativo_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/562/indicativo_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/563/indicativo_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/570/indicativo_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/573/indicativo_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_01_-_valmir_-_pagamento_dos_salarios.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_02_-_valmir_-_pagamendo_dos_fornecedores.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_03_-_elionete_-_continuidade_neja.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_04_-_elionete_-_areninha_do_poco_de_pedras.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_05_-_elionete_-_quadra_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_06_-_elionete_-_verificacao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_07_-_elionete_-_informacoes_dos_ex-vereadores.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_08_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_09_-_elionete_-_sessoes_ordinarias_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_10_-_eionete_et._al._-_relacao_de_servidores_na_secretaria_de_desporto.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_11_-_dr._neto_-_suspensao_de_contrato_com_lacad.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_12_-_dr._neto_-_residuos_solidos_no_lixao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_13_-_valmir_-_mocao_de_pesar_de_marcia_maria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_14_-_valmir_-_mocao_de_congratulacao_maria_vieira.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_15_-_mocao_de_congratulacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_16_-_valmir_-_ceja_e_neja_em_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_17_-_elionete_-_enel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_18_-_elionete_-_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_19_-_elionete_-_abertura_da_escola_tome_da_frota_para_associacao_de_pescadores.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_20_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_21_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_22_-_elionete_-_fortpesca.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_23_-_elionete_-_maquinario_para_fazer_paes_no_sitio_tigre.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_24_-_valmir_-_mocao_de_pesar_luis_carao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_25_-_dercinho_et._al._-_secretario_de_financas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_26._-_cezar_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_27_-_elionete_-_grama_sintetica_no_moraisao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_28_-_elionete_-_quadra_de_esportes_no_acoci_e_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_29_-_elionete_-_iluminacao_da_estrada_da_confianca.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H423"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>