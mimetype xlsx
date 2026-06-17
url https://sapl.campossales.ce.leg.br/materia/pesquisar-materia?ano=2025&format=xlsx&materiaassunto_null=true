--- v2 (2026-04-22)
+++ v3 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3376" uniqueCount="1328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3384" uniqueCount="1394">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -3575,431 +3575,629 @@
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO ILMO. SR. SECRETÁRIO DE RECURSOS HÍDRICOS DO ESTADO DO CEARÁ, FERNANDO SANTANA, CONVIDANDO-O A COMPARECER À CÂMARA MUNICIPAL DE CAMPOS SALES NO MÊS DE AGOSTO DE 2025, PARA PARTICIPAR DE UMA RODA DE CONVERSA COM OS PARLAMENTARES, LIDERANÇAS COMUNITÁRIAS, AGRICULTORES E DEMAIS INTERESSADOS, COM O OBJETIVO DE DIALOGAR SOBRE OS DESAFIOS, POLÍTICAS PÚBLICAS E INVESTIMENTOS RELACIONADOS À SEGURANÇA HÍDRICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_75.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO E APLAUSOS AO SENHOR LUIZ PÉRICLES, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CAMPOS SALES, NOTADAMENTE NO EXERCÍCIO DO MANDATO DE VEREADOR E COMO DESTACADO EMPRESÁRIO LOCAL.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_76.pdf</t>
   </si>
   <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ANTÔNIA FRANCISCA DE LIMA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/403/requerimento_77.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO AOS ARTISTAS NATURAIS DE CAMPOS SALES, EM ESPECIAL AOS QUE ATUAM NOS MAIS DIVERSOS SEGMENTOS CULTURAIS E QUE, COM SEU TALENTO, DEDICAÇÃO E AUTENTICIDADE, VÊM ELEVANDO O NOME DO MUNICÍPIO EM ÂMBITO ESTADUAL E NACIONAL.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_78.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS E MEIO AMBIENTE, CÍCERO DE OLIVEIRA SIMÃO, SOLICITANDO INFORMAÇÕES SOBRE A QUANTIDADE DE CARROS-PIPA ATUALMENTE EM OPERAÇÃO NO MUNICÍPIO DE CAMPOS SALES, BEM COMO A ESTRATÉGIA DE ABASTECIMENTO ADOTADA PARA ATENDIMENTO DAS COMUNIDADES.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_79.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDA MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AOS ATLETAS DO CENTRO DE TREINAMENTO DE KARATÊ SHIRO DOJO, SOB A ORIENTAÇÃO DO SENSEI EDUARDO LIMA ROCHA, PELA DESTACADA PARTICIPAÇÃO E PELAS CONQUISTAS OBTIDAS NA COPA JUAZEIRO DO NORTE DE KARATÊ, REPRESENTANDO COM EXCELÊNCIA O MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_80.pdf</t>
+  </si>
+  <si>
     <t>REQUER A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM A FINALIDADE DE DEBATER, COM A PARTICIPAÇÃO DO PREFEITO MUNICIPAL, DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS, A IMPLANTAÇÃO DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DOS PROFISSIONAIS DO MAGISTÉRIO DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_81.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO AOS ARTISTAS ANTÔNIO RAFAEL DA SILVA E TARCÍSIO DO ACORDEON, NATURAIS DE CAMPOS SALES, QUE COM SEU TALENTO, DEDICAÇÃO E AUTENTICIDADE, VÊM ELEVANDO O NOME DO MUNICÍPIO EM ÂMBITO ESTADUAL E NACIONAL.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_82.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO A ILMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE A AQUISIÇÃO E SITUAÇÃO ATUAL DAS AMBULÂNCIAS NA GESTÃO DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, MOÉSIO LOIOLA DE MELO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_83.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR RIBEIRO, SOLICITANDO INFORMAÇÕES SOBRE O CENTRO DE DISTRIBUIÇÃO DE MERENDA ESCOLAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_84.pdf</t>
   </si>
   <si>
     <t>VEM RESPEITOSAMENTE SUBMETER À APRECIAÇÃO DE VOSSA EXCELÊNCIA E DO PLENÁRIO O PRESENTE REQUERIMENTO, COM FUNDAMENTO NO ARTIGO 56 DO REGIMENTO INTERNO, A FIM DE QUE SEJA AUTORIZADA A DISPENSA DOS PARECERES DAS COMISSÕES PERMANENTES ACERCA DAS SEGUINTES PROPOSIÇÕES:_x000D_
 A) PROJETO DE LEI DO EXECUTIVO N° 12/2025, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, PROTOCOLADO EM 15 DE JULHO DE 2025, QUE "INSTITUI O PROGRAMA DE INCENTIVO À APRENDIZAGEM NA REDE PÚBLICA MUNICIPAL DE ENSINO, COM A CONCESSÃO DE BOLSAS DE ESTUDO PARA ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS (EJA)";_x000D_
 B) PROJETO DE LEI DO EXECUTIVO N° 14/2025, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, PROTOCOLADO EM 07 DE AGOSTO DE 2025, QUE "AUTORIZA O PODER EXECUTIVO A PROCEDER À ALIENAÇÃO DE BENS PÚBLICOS MUNICIPAIS INSERVÍVEIS E NÃO UTILIZADOS PELA ADMINISTRAÇÃO, ATRAVÉS DE LEILÃO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS", CUJA TRAMITAÇÃO JÁ SE ENCONTRA EM REGIME DE URGÊNCIA REGULARMENTE APROVADO POR ESTE PLENÁRIO.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_85.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, LOUVOR E CONGRATULAÇÕES AO JOVEM FRANCISCO JORDAN MORAIS RODRIGUES, PELA EXEMPLAR CONQUISTA DE APROVAÇÃO NO EXAME DA ORDEM DOS ADVOGADOS DO BRASIL (OAB), SUPERANDO LIMITAÇÕES FÍSICAS DECORRENTES DE PARALISIA CEREBRAL E TORNANDO-SE EXEMPLO DE PERSEVERANÇA, DEDICAÇÃO E SUPERAÇÃO PARA TODA A SOCIEDADE.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_86.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO À GUARDA CIVIL MUNICIPAL DE CAMPOS SALES, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE AS CONDIÇÕES DE TRABALHO, A EXISTÊNCIA DE VIATURAS, A OFERTA DE CURSOS DE CAPACITAÇÃO E A IDENTIFICAÇÃO DOS OCUPANTES DOS CARGOS DE COMANDO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/440/requerimento_87.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, LOUVOR E CONGRATULAÇÕES A ESCOLA DE ENSINO MÉDIO EM TEMPO INTEGRAL PROFESSORA MARIA DOLORES ARRAIS, BEM COMO AOS ALUNOS, PELA GRANDIOSA CONQUISTA DE MAIS DE 200 (DUZENTAS) MEDALHAS E MENÇÕES HONROSAS EM PRESTIGIADAS COMPETIÇÕES ESTUDANTIS, ENTRE AS QUAIS DESTACAM-SE: A OLIMPÍADA BRASILEIRA DE CIÊNCIAS HUMANAS (OBCH), A OLIMPÍADA BRASILEIRA DE BIOLOGIA, O TORNEIO DE FÍSICA PARA MENINAS, O CONGRESSO NACIONAL DE EDUCAÇÃO (CONEDU), O PROJETO JOVEM SENADOR, A OLIMPÍADA DE CIÊNCIAS HUMANAS DO ESTADO DO CEARÁ (OCHE), A OLIMPÍADA BRASILEIRA DE MATEMÁTICA DAS ESCOLAS PÚBLICAS (OBMEP), A OLIMPÍADA DE HISTÓRIA ABERTA, A OLIMPÍADA DE MATEMÁTICA DO IFCE, A OLIMPÍADA BRASILEIRA DE GEOPOLÍTICA, O TORNEIO NACIONAL DE FÍSICA (OBGP), A OLIMPÍADA BRASILEIRA DE LÍNGUA INGLESA (OBLI) E A OLIMPÍADA BRASILEIRA DE BIOTECNOLOGIA (OBBIOTEC).</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_88.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIOS AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DO CEARÁ, AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO CEARÁ, AO DEPUTADO FEDERAL DOMINGOS NETO E À SECRETARIA DE OBRAS PÚBLICAS DO ESTADO DO CEARÁ, SOLICITANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA A EXECUÇÃO DE OBRA DE PAVIMENTAÇÃO ASFÁLTICA NO TRECHO QUE COMPREENDE O SÍTIO JORDÃO ATÉ O DISTRITO DE ITAGUÁ, MUNICÍPIO DE CAMPOS SALES, COM VISTAS À VALORIZAÇÃO DA MEMÓRIA HISTÓRICA DA HEROÍNA BÁRBARA PEREIRA DE ALENCAR E AO FORTALECIMENTO DO TURISMO CULTURAL NA REGIÃO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_89.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO DO CEARÁ, ELMANO DE FREITAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE RECURSOS HÍDRICOS, FERNANDO SANTANA, SOLICITANDO A DISPONIBILIZAÇÃO DE UM CAMINHÃO-PIPA PARA ATENDER ÀS FAMÍLIAS DOS SÍTIOS SERRA VERDE E LAGOA DO CARMO, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_90.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO DO CEARÁ, ELMANO DE FREITAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE RECURSOS HÍDRICOS, FERNANDO SANTANA E AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO ESTUDO DE VIABILIDADE TÉCNICA PARA A CONSTRUÇÃO DE UM AÇUDE DE GRANDE PORTE, COM O OBJETIVO DE REFORÇAR O ABASTECIMENTO HÍDRICO DA CIDADE DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/458/requerimento_91.pdf</t>
+  </si>
+  <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO JOVEM MATHEUS CAVALCANTE BARBOZA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_92.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE FINANÇAS, GENIVAL SANTOS E AO ILMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE RECURSOS FINANCEIROS A RECEBER PELO MUNICÍPIO DE CAMPOS SALES PROVENIENTES DO EXTINTO FUNDEF, INCLUINDO: 1 - SE HÁ VALORES A SEREM RECEBIDOS; 2 - O PERÍODO DE REFERÊNCIA DESSES RECURSOS; 3 - O VALOR TOTAL PLEITEADO OU COBRADO; 4 - E SE HÁ PREVISÃO DE PAGAMENTO POR PARTE DA UNIÃO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_93.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO INFORMAÇÕES SOBRE A OBRA DE REFORMA DO ESTÁDIO MUNICIPAL "O MORAISÃO", INCLUINDO O VALOR TOTAL GASTO, A FONTE DOS RECURSOS UTILIZADOS, A DATA PREVISTA PARA CONCLUSÃO E A DATA OFICIAL DE ENTREGA DA OBRA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_94.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR RIBEIRO, SOLICITANDO INFORMAÇÕES SOBRE ESCOLAS EM TEMPO INTEGRAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Claudia Costa, Cezar Costa, Dercinho, Elionete, Jenilton</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_95.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO À ILMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DA PRESTAÇÃO DO SERVIÇO DE EXAMES LABORATORIAIS NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_96.pdf</t>
+  </si>
+  <si>
+    <t>REQUER VISTAS DO PROJETO DE RESOLUÇÃO DO LEGISLATIVO Nº 04/2025</t>
+  </si>
+  <si>
     <t>483</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento_97.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO DO CEARÁ, ELMANO DE FREITAS E AO EXMO. SR. SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO AGRÁRIO, MOISÉS BRAZ, SOLICITANDO A CONSTRUÇÃO DE CISTERNAS PARA ATENDIMENTO DAS FAMÍLIAS RESIDENTES EM DIVERSAS LOCALIDADES DO MUNICÍPIO DE CAMPOS SALES, CONFORME DETALHAMENTO A SEGUIR.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_98.pdf</t>
+  </si>
+  <si>
     <t>485</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_99.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO À ILMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, ELZA MARIA DA SILVA NUNES DE ALENCAR, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE O ATENDIMENTO ÀS GESTANTES NO MUNICÍPIO, INCLUINDO O NÚMERO DE GESTANTES CADASTRADAS, A QUANTIDADE DE KITS DE BEBÊ DISTRIBUÍDOS E AS AÇÕES VOLTADAS A ESSE PÚBLICO, REALIZADAS ENTRE JANEIRO E SETEMBRO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_100.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO À ILMA. SRA. SECRETÁRIA ESTADUAL DAS MULHERES, LIA GOMES, COM ENCAMINHAMENTO A ILMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, ELZA MARIA DA SILVA NUNES DE ALENCAR, SOLICITANDO A IMPLANTAÇÃO DA CASA DA MULHER CEARENSE NO MUNICÍPIO DE CAMPOS SALES, VISANDO FORTALECER AS POLÍTICAS PÚBLICAS DE PROTEÇÃO, ATENDIMENTO E ACOLHIMENTO ÀS MULHERES, DESTACANDO A RELEVÂNCIA DESTA INICIATIVA PARA TODA A REGIÃO DO CARIRI OESTE.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_101.pdf</t>
+  </si>
+  <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE APLAUSO AO SERVIDOR PÚBLICO MUNICIPAL O SENHOR JOAQUIM ARAÚJO DOS SANTOS - VIGIA DA ESCOLA SÁ BARRETO, PELA AÇÃO DE BRAVURA E CORAGEM.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_102.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO À ILMA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE A DISPONIBILIDADE E DISTRIBUIÇÃO DE FITAS DE GLICEMIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_103.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO HOSPITAL SÃO CAMILO, LOCALIZADO NO MUNICÍPIO DO CRATO, SOLICITANDO INFORMAÇÕES SOBRE A QUANTIDADE DE GESTANTES ORIUNDAS DO HOSPITAL MUNICIPAL DE CAMPOS SALES QUE DERAM ENTRADA NAQUELA UNIDADE NO ANO DE 2025 PARA REALIZAÇÃO DE PARTO, ESPECIFICANDO QUANTOS FORAM PARTOS NORMAIS, QUANTAS CESARIANAS FORAM REALIZADAS E QUANTOS PROCEDIMENTOS DE LAQUEADURA TUBÁRIA (LIGAÇÃO) FORAM EFETUADOS NO MESMO PERÍODO.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_104.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES SOBRE QUANTOS EXAMES DE HEMOGRAMA ESTÃO ATUALMENTE NA FILA DE ESPERA, BEM COMO A REALIZAÇÃO DE UM MUTIRÃO COM O OBJETIVO DE REDUZIR A DEMANDA REPRIMIDA E AGILIZAR O ATENDIMENTO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_105.pdf</t>
+  </si>
+  <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES E AGRADECIMENTOS AO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - SAMU DE CAMPOS SALES, PELOS 11 ANOS DE SERVIÇOS PRESTADOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_106.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO E CONGRATULAÇÕES AO SENHOR FRANCISCO CÉLIO DE MORAIS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO DESENVOLVIMENTO ECONÔMICO, SOCIAL E HUMANO DO MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_107.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS E MEIO AMBIENTE, CÍCERO DE OLIVEIRA SIMÃO, SOLICITANDO INFORMAÇÕES SOBRE A RETIRADA DE ÁGUA POR CARROS-PIPA DO AÇUDE POÇO DE PEDRAS (ACAMPAMENTO), NO DISTRITO DE POÇO DAS PEDRAS, BEM COMO A IMEDIATA SUSPENSÃO DA PRÁTICA, CASO AINDA ESTEJA EM ANDAMENTO.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Elionete, Dercinho</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_108.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, LOUVOR E CONGRATULAÇÕES AO MÉDICO E EX-PREFEITO DR. PAULO NEY MARTINS, PELOS EXPRESSIVOS SERVIÇOS PRESTADOS AO MUNICÍPIO DE CAMPOS SALES, DESTACANDO SUA TRAJETÓRIA MARCADA PELA DEDICAÇÃO À MEDICINA, AO SERVIÇO PÚBLICO E PELO COMPROMISSO COM O BEM-ESTAR E O DESENVOLVIMENTO DA POPULAÇÃO CAMPOSSALENSE.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_110.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE OS PROCEDIMENTOS E PROTOCOLOS ADOTADOS PELA SECRETARIA NO QUE SE REFERE AO RECOLHIMENTO, ARMAZENAMENTO E DESCARTE DE MEDICAMENTOS VENCIDOS OU IMPRÓPRIOS PARA O CONSUMO, EXISTENTES NAS UNIDADES BÁSICAS DE SAÚDE DA SEDE E DA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_110.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, SOLICITANDO QUE SEJAM ENCAMINHADAS, NO PRAZO LEGAL, AS SEGUINTES INFORMAÇÕES E CÓPIAS DE DOCUMENTOS REFERENTES AO LEILÃO PÚBLICO DE BENS DIVULGADO NO SITE OFICIAL DO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/520/requerimento_111.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE QUAL O DESTINO TEM SIDO DADO AOS MATERIAIS PROVENIENTES DAS REFORMAS E MANUTENÇÕES REALIZADAS NAS ESCOLAS MUNICIPAIS, ESPECIALMENTE ITENS COMO MADEIRAS, TELHAS, PORTAS, JANELAS, FERRAGENS E OUTROS BENS MÓVEIS OU MATERIAIS REAPROVEITÁVEIS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_112.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, LOUVOR E CONGRATULAÇÕES AOS PROFISSIONAIS QUE INTEGRAM A EQUIPE DA POLICLÍNICA BÁRBARA PEREIRA DE ALENCAR, EM CAMPOS SALES/CE, EM VIRTUDE DOS RELEVANTES SERVIÇOS PRESTADOS COM DEDICAÇÃO, ZELO E HUMANIZAÇÃO À POPULAÇÃO DE CAMPOS SALES E MUNICÍPIOS REFERENCIADOS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_113.pdf</t>
+  </si>
+  <si>
     <t>REQUER A EMISSÃO DE MOÇÃO DE APLAUSO À SENHORA MONALIZA ALENCAR, PELA SUA TRAJETÓRIA DE FÉ, SUPERAÇÃO, EMPREENDEDORISMO E CONTRIBUIÇÃO PARA A VALORIZAÇÃO DA MULHER NA VAQUEJADA E NA CULTURA NORDESTINA.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_114.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AO DR. FRANCISCO LOBO JÚNIOR, PELA CONQUISTA NA PROVA DE TÍTULO DA SOCIEDADE BRASILEIRA DE CLÍNICA MÉDICA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_115.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O SOBERANO PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA DESTINADA A DISCUTIR A SITUAÇÃO ATUAL DO TRÂNSITO NO MUNICÍPIO DE CAMPOS SALES, COM A PARTICIPAÇÃO DO PREFEITO MUNICIPAL, DO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, DE REPRESENTANTES DA POLÍCIA MILITAR, DO DETRAN-CE E DA SOCIEDADE CIVIL ORGANIZADA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento_116.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO EXMO. SR. PREFEITO MUNICIPAL DE SALITRE, RONDILSON DE ALENCAR RIBEIRO; AO ILMO. SR. SECRETÁRIO DE AGRICULTURA, MAILTON DA COSTA MORAIS; AO ILMO. SR. SECRETÁRIO DE CULTURA, JUVENTUDE E TURISMO, ANTÔNIO EDINALDO DE MORAIS; AO ILMO. SR. PRESIDENTE DA COOPERATIVA COORPARSAL, GELSON DA SILVA RIBEIRO; E AO ILMO. SR. COORDENADOR DE ARTES DO MUNICÍPIO DE SALITRE, DJANGO DA SILVA LIMA, PELA REALIZAÇÃO DO EVENTO EXPOSALITRE 2025.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/532/requerimento_117.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO INFORMAÇÕES DETALHADAS E ATUALIZADAS ACERCA DO HOSPITAL MUNICIPAL DRA. EMÍLIA CASTELO BRANCO FORTALEZA, INCLUINDO: 1) A PREVISÃO OFICIAL E ATUALIZADA PARA SUA INAUGURAÇÃO; 2) A ESTRUTURA DE SERVIÇOS E ESPECIALIDADES MÉDICAS QUE SERÃO DISPONIBILIZADOS À POPULAÇÃO; 3) OS EQUIPAMENTOS E APARELHOS JÁ ADQUIRIDOS PARA FUNCIONAMENTO DA UNIDADE, ESPECIALMENTE OS DESTINADOS AO CENTRO CIRÚRGICO E DEMAIS SETORES DE ATENDIMENTO HOSPITALAR.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_118.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, DAMIÃO FERREIRA DE OLIVEIRA, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE AS POLÍTICAS PÚBLICAS EXECUTADAS NO PERÍODO DE JANEIRO A OUTUBRO DE 2025 VOLTADAS PARA O ATENDIMENTO, INCENTIVO E FORTALECIMENTO DA PARTICIPAÇÃO DE JOVENS E MULHERES AGRICULTORES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_119.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES SOBRE A EXECUÇÃO DA LEI MUNICIPAL Nº 753, DE 11 DE DEZEMBRO DE 2023, QUE “AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA KIT LANCHE ALIMENTAÇÃO AO PACIENTE E ACOMPANHANTE TRANSPORTADOS PARA TRATAMENTO DE SAÚDE EM OUTROS MUNICÍPIOS”.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_120.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, SOLICITANDO INFORMAÇÕES SOBRE O VALOR TOTAL ARRECADADO COM A TAXA DE ILUMINAÇÃO PÚBLICA (CIP) NO PERÍODO COMPREENDIDO ENTRE JANEIRO E OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_121.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DA DESTINAÇÃO E DA UTILIDADE PÚBLICA DO IMÓVEL (TERRENO E PRÉDIO) ONDE FUNCIONAVA A ENTIDADE HOSPITAL GERAL DE CAMPOS SALES LTDA, SITUADO À RUA CORONEL BALECO, Nº 895, BAIRRO CENTRO, EM CAMPOS SALES – CE, IMÓVEL ESTE DESAPROPRIADO PELO MUNICÍPIO NO ANO DE 2016.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_122.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A ILMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, ELZA MARIA DA SILVA NUNES DE ALENCAR, SOLICITANDO INFORMAÇÕES SOBRE A ELABORAÇÃO DO PLANO MUNICIPAL DA PRIMEIRA INFÂNCIA (PMPI) E, EM CASO AFIRMATIVO, QUE SEJA ENCAMINHADA CÓPIA DO REFERIDO DOCUMENTO A ESTA CASA LEGISLATIVA PARA CONHECIMENTO E ACOMPANHAMENTO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_123.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AOS ALUNOS MATEUS TIAGO, JOÃO GABRIEL, UIRIS GOMES E WANDERSON QUEIROZ, AO PROFESSOR ORIENTADOR HENRIQUE SILVA E A TODO O NÚCLEO GESTOR E CORPO FUNCIONAL DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ANANIAS CUSTÓDIO ARRAIS, PELO EXCELENTE DESEMPENHO NA OLIMPÍADA BRASILEIRA DE GEOPOLÍTICA 2025, PROMOVIDA PELO GRUPO SELETA EDUCAÇÃO EM PARCERIA COM ESCOLAS PÚBLICAS E PRIVADAS DE TODO O PAÍS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_124.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO GERENTE DA AGÊNCIA DA ENEL E DA CAGECE DE CAMPOS SALES, SOLICITANDO A RETIFICAÇÃO DA DENOMINAÇÃO DA VIA PÚBLICA ATUALMENTE CADASTRADA COMO “RUA FRANCISCO CÂNDIDO DE SOUZA”, NO BAIRRO GUARANI, PARA A DENOMINAÇÃO CORRETA “RUA LADISLAU FERNANDES DA SILVA”, CONFORME ESTABELECIDO PELA LEI MUNICIPAL Nº 599, DE 12 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_125.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, SOLICITANDO INFORMAÇÕES E DOCUMENTOS SOBRE O VALOR GASTO MENSALMENTE COM ENERGIA ELÉTRICA POR CADA SECRETARIA MUNICIPAL E DEMAIS EQUIPAMENTOS PÚBLICOS, TAIS COMO ESCOLAS, ARENINHAS, UNIDADES BÁSICAS DE SAÚDE (UBS), PRÉDIOS ADMINISTRATIVOS E DEMAIS REPARTIÇÕES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_126.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR RIBEIRO, SOLICITANDO INFORMAÇÕES ACERCA DOS PAGAMENTOS DA BOLSA AOS ALUNOS DA EDUCAÇÃO DE JOVENS E ADULTOS (EJA), CONFORME DISPÕE A LEI MUNICIPAL Nº 792, DE 29 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_127.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DOS SERVIDORES MUNICIPAIS QUE RECEBEM RECURSOS PROVENIENTES DO FUNDEB, DISCRIMINANDO AQUELES QUE PERCEBEM PELO PERCENTUAL DE 70% (MAGISTÉRIO) E PELO PERCENTUAL DE 30% (DEMAIS PROFISSIONAIS DA EDUCAÇÃO).</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_128.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, EM CARÁTER DE URGÊNCIA, PARA DISCUTIR POLÍTICAS PÚBLICAS VOLTADAS AO BEM-ESTAR ANIMAL NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_129.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO INFORMAÇÕES SE EXISTE, OU SE HÁ ESTUDOS PARA CRIAÇÃO DE UMA CASA ABRIGO OU ESTRUTURA SIMILAR DESTINADA A ACOLHER PACIENTES QUE REALIZAM TRATAMENTO ONCOLÓGICO NAS CIDADES DE FORTALEZA OU BARBALHA, COM PRIORIDADE TAMBÉM AO ACOMPANHANTE DO PACIENTE.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_130.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO ÀS UNIVERSIDADES INSTALADAS NO MUNICÍPIO DE CAMPOS SALES, SOLICITANDO QUE ESTUDEM A VIABILIDADE DE OFERTAR CURSOS VOLTADOS À FORMAÇÃO DO JOVEM AGRICULTOR, A EXEMPLO DO CURSO DE AGRONOMIA.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_131.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, LOUVOR E CONGRATULAÇÕES AO MÉDICO DR. JOSÉ LOURENÇO ARRAIS, PELOS RELEVANTES SERVIÇOS PRESTADOS À SAÚDE DO MUNICÍPIO DE CAMPOS SALES, DESTACANDO SUA CONDUTA ÉTICA, DEDICAÇÃO PROFISSIONAL E COMPROMISSO HUMANO COM A POPULAÇÃO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_132.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, LOUVOR E CONGRATULAÇÕES AO MÉDICO DR. VALDIR DE LIMA JÚNIOR, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO DE CAMPOS SALES, EVIDENCIANDO SUA COMPETÊNCIA TÉCNICA, ÉTICA E DEDICAÇÃO À MEDICINA.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_133.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO O CUMPRIMENTO DA LEI MUNICIPAL Nº 458, DE 12 DE ABRIL DE 2012, QUE DENOMINA DE TRAVESSA CHICO CÂNDIDO A TRAVESSA LESTE, LOCALIZADA NO CENTRO DESTA CIDADE, E QUE O CHEFE DO PODER EXECUTIVO PROMOVA A DEVIDA COMUNICAÇÃO À CAGECE, À ENEL, CORREIOS E AO SETOR DE TRIBUTOS MUNICIPAL, PARA ATUALIZAÇÃO DOS RESPECTIVOS CADASTROS, NOS TERMOS DA LEI Nº 700/2022, QUE DISPÕE SOBRE O SERVIÇO DE IDENTIFICAÇÃO E DENOMINAÇÃO DE VIAS PÚBLICAS NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>Adriana Brito, Cezar Costa, Claudia Costa, Dercinho, Dr. Robson, Elionete, Jenilton, Manon, Nenzão do Batalhão, Valmir Junior</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_134.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO MAGNÍFICO REITOR DA UNIVERSIDADE REGIONAL DO CARIRI – URCA, PROFESSOR CARLOS KLEBER NASCIMENTO DE OLIVEIRA, SOLICITANDO A REALIZAÇÃO DE ESTUDO DE VIABILIDADE TÉCNICA E PEDAGÓGICA PARA FINS DE IMPLANTAÇÃO DOS CURSOS DE TERAPIA OCUPACIONAL, FONOAUDIOLOGIA E PSICOPEDAGOGIA NO CAMPUS BÁRBARA PEREIRA DE ALENCAR, LOCALIZADO NO MUNICÍPIO DE CAMPOS SALES – CE.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_135.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES À ESCOLA ESTADUAL DE EDUCAÇÃO PROFISSIONAL PRESIDENTE MÉDICI, À ESCOLA DE ENSINO MÉDIO FRANCISCO MIGUEL DE ANDRADE, ÀS PROFESSORAS IÊDA AMARO E KÁTIA KEYLLY, E A TODOS OS PROFISSIONAIS ENVOLVIDOS, PELA CERTIFICAÇÃO NO III SELO ESCOLA ANTIRRACISTA 2025, OUTORGADO PELO GOVERNO DO ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_136.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES À ESCOLA ESTADUAL DE EDUCAÇÃO PROFISSIONAL PRESIDENTE MÉDICI, À SUA DIRETORA MAGDA MARIA DE OLIVEIRA, AO PROFESSOR GILDE VELOSO REPRESENTANDO TODOS OS ENVOLVIDOS NO PROJETO, E A TODO O NÚCLEO GESTOR, CORPO DOCENTE, DISCENTE E FUNCIONAL DA INSTITUIÇÃO, PELA CONQUISTA DO 1º LUGAR NO PRÊMIO NACIONAL DE EDUCAÇÃO FISCAL 2025.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_137.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES À ESCOLA DE ENSINO MÉDIO EM TEMPO INTEGRAL PROFESSORA MARIA DOLORES ARRAIS, NA PESSOA DE SUA DIRETORA, PROFESSORA CÉLIA DUARTE DE MORAIS, SEUS FORMADORES, ORIENTADORES, CORPO DOCENTE, EQUIPE GESTORA, COLABORADORES E ESTUDANTES, PELOS RELEVANTES SERVIÇOS PRESTADOS À EDUCAÇÃO PÚBLICA DE CAMPOS SALES E PELAS EXPRESSIVAS CONQUISTAS REGIONAIS, ESTADUAIS E NACIONAIS QUE CONSOLIDAM A INSTITUIÇÃO COMO REFERÊNCIA ACADÊMICA, HUMANA E CIDADÃ NO ÂMBITO DA 18ª CREDE E DO ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>Dr. Robson, Adriana Brito, Cezar Costa, Claudia Costa, Dercinho, Elionete, Jenilton, Manon, Nenzão do Batalhão, Valmir Junior</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_138.pdf</t>
+  </si>
+  <si>
     <t>REQUEREM, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DA SENHORA MARIA EMÍLIA COSTA E SILVA.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_139.pdf</t>
+  </si>
+  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. GOVERNADOR DO ESTADO DO CEARÁ, ELMANO DE FREITAS; AO EXMO. SR. SECRETÁRIO ESTADUAL DAS CIDADES, ZEZINHO ALBUQUERQUE; E AO EXMO. SR. SUPERINTENDENTE DE OBRAS PÚBLICAS DO CEARÁ, JOSÉ VALDECI REBOUÇAS, SOLICITANDO A INSTALAÇÃO DE POSTES COM ILUMINAÇÃO PÚBLICA NA CICLOVIA DA RODOVIA CE-187, ESPECIALMENTE NO TRECHO QUE COMPREENDE A RUA CÍCERO SIMÃO DE ALENCAR, NO BAIRRO APARECIDA, SENTIDO AO MUNICÍPIO DE SALITRE.</t>
   </si>
   <si>
     <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_140.pdf</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES AO SENHOR WANDERSON COSTA GUEDES, EX-VEREADOR DESTE MUNICÍPIO, PELA CELEBRAÇÃO DE SEU ANIVERSÁRIO NA PRESENTE DATA, 28 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES SOBRE A EXISTÊNCIA DO CADASTRO MUNICIPAL DE DOADORES DE SANGUE E, EM CASO DE INEXISTÊNCIA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA SUA CRIAÇÃO E IMPLEMENTAÇÃO.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR RIBEIRO, SOLICITANDO INFORMAÇÕES OFICIAIS E DOCUMENTOS COMPROBATÓRIOS ACERCA DA AQUISIÇÃO DE MATERIAIS PERMANENTES DESTINADOS ÀS ESCOLAS E AOS DEPARTAMENTOS VINCULADOS À PASTA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, QUE SEJA ENCAMINHADO OFÍCIO AOS DEPUTADOS ESTADUAIS E FEDERAIS ELEITOS QUE OBTIVERAM VOTAÇÃO NO MUNICÍPIO DE CAMPOS SALES, SOLICITANDO QUE DESTINEM EMENDAS PARLAMENTARES EM FAVOR DA CONSTRUÇÃO DE UM NOVO MATADOURO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>582</t>
   </si>
@@ -4384,56 +4582,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/176/indicativo_01_-_valmir_-_estudo_de_viabilidade_-_banda_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/177/indicativo_02_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/234/indicativo_03_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/235/indicativo_04_-_elionete_-_patrolagem_e_picarramento_da_rota_esc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_05_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/181/indicativo_06_-_elionete_-_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_07_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_08_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/184/indicativo_09_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/185/indicativo_10_-_valmir_-_idenizacao_de_transporte_acs.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_11_-_dercinho_-_ponto_de_apoio_em_saude__no_bairro_poco.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/201/indicativo_14_-_valmir_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/202/indicativo_15_-_elionete_-_agremiacoes_juninas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/203/indicativo_16_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/204/indicativo_17_-_manon_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_18_-_elionete_-_festival_de_violeiros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/206/indicativo_19_-_elionete_-_festival_municipal_de_teatro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/207/indicativo_20_-_cezar_-_cobertura_posto_de_saude_de_carmelopolis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/208/indicativo_21_-_cezar_-cobertura_da_escola_na_agrovila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_22_-_dr._neto_-_pavimentacao__da_rua_humberto_bezerra_-_guarani.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_23_-_dr._neto_-pavimentacao__da_travessa_sao_miguel_e_rua_das_olarias_-_bairro_na_sra._aparecida.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/231/indicativo_24_-_valmir_-_gratificacao_de_deslocamento_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/232/indicativo_25_-_valmir_-_fornecimento_de_farda_e_equipamento_para_limpadores_urbanos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/225/indicativo_26_-_adriana_-_visita_domiciliaresdos_acs_regulares_e_periodicas_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/226/indicativo_27_-_elionete_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/227/indicativo_28_-_elionete_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/250/indicativo_29_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/251/indicativo_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/228/indicativo_31_-_dercinho_-_acudagem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/229/indicativo_32_-_dercinho_-_terra_fertil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/230/indicativo_33_-_dercinho_-_colheita_garantida.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/241/indicativo_34_-_adriana_-_limpeza_do_acudo_no_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/242/indicativo_35_-_adriana_-_unidade_de_saude_no_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/243/indicativo_36_-_elionete_-_reajuste_dsa_remuneracoes_dos_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/244/indicativo_37_-_dr._neto_-_deslocacao_de_aux._de_enfemagem_e_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/254/indicativo_38_-_valmir_-_reajuste_salarial_dos_profissionais_da_educacao_sec._escolar..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/255/indicativo_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/256/indicativo_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/257/indicativo_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/258/indicativo_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/259/indicativo_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/260/indicativo_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/266/indicativo_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/267/indicativo_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/268/indicativo_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/271/indicativo_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/272/indicativo_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/273/indicativo_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/274/indicativo_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/275/indicativo_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/277/indicativo_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/278/indicativo_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/279/indicativo_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/286/indicativo_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/287/indicativo_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/288/indicativo_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/289/indicativo_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/290/indicativo_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/291/indicativo_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/292/indicativo_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/293/indicativo_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/294/indicativo_64_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/295/indicativo_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/298/indicativo_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/304/indicativo_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/309/indicativo_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/310/indicativo_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/311/indicativo_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/312/indicativo_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/313/indicativo_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/314/indicativo_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/315/indicativo_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/322/indicativo_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/323/indicativo_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/324/indicativo_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/325/indicativo_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/326/indicativo_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/331/indicativo_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/332/indicativo_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/333/indicativo_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/334/indicativo_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/335/indicativo_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/337/indicativo_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/338/indicativo_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/339/indicativo_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/340/indicativo_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/357/indicativo_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/358/indicativo_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/367/indicativo_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/368/indicativo_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/369/indicativo_94_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/370/indicativo_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/374/indicativo_96_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/376/indicativo_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/377/indicativo_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/378/indicativo_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/379/indicativo_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/380/indicativo_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/381/indicativo_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/382/indicativo_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/383/indicativo_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/394/indicativo_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/395/indicativo_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/396/indicativo_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/397/indicativo_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/398/indicativo_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/399/indicativo_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/400/indicativo_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/401/indicativo_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/402/indicativo_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/408/indicativo_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/409/indicativo_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/410/indicativo_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/411/indicativo_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/412/indicativo_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/413/indicativo_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/414/indicativo_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/415/indicativo_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/418/indicativo_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/419/indicativo_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/420/indicativo_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/421/indicativo_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/422/indicativo_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/423/indicativo_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/424/indicativo_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/425/indicativo_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/426/indicativo_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/427/indicativo_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/428/indicativo_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/429/indicativo_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/430/indicativo_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/444/indicativo_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/439/indicativo_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/445/indicativo_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/451/indicativo_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/446/indicativo_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/447/indicativo_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/448/indicativo_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/452/indicativo_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/453/indicativo_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/454/indicativo_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/455/indicativo_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/460/indicativo_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/463/indicativo_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/464/indicativo_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/465/indicativo_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/466/indicativo_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/467/indicativo_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/468/indicativo_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/469/indicativo_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/470/indicativo_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/476/indicativo_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/477/indicativo_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/478/indicativo_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/479/indicativo_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/480/indicativo_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/482/indicativo_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/487/indicativo_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/488/indicativo_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/493/indicativo_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/494/indicativo_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/495/indicativo_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/496/indicativo_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/497/indicativo_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/502/indicativo_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/503/indicativo_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/508/indicativo_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/509/indicativo_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/510/indicativo_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/511/indicativo_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/512/indicativo_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/513/indicativo_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/514/indicativo_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/515/indicativo_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/525/indicativo_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/526/indicativo_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/527/indicativo_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/529/indicativo_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/530/indicativo_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/542/indicativo_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/543/indicativo_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/544/indicativo_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/545/indicativo_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/546/indicativo_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/547/indicativo_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/560/indicativo_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/562/indicativo_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/563/indicativo_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/570/indicativo_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/573/indicativo_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_01_-_valmir_-_pagamento_dos_salarios.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_02_-_valmir_-_pagamendo_dos_fornecedores.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_03_-_elionete_-_continuidade_neja.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_04_-_elionete_-_areninha_do_poco_de_pedras.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_05_-_elionete_-_quadra_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_06_-_elionete_-_verificacao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_07_-_elionete_-_informacoes_dos_ex-vereadores.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_08_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_09_-_elionete_-_sessoes_ordinarias_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_10_-_eionete_et._al._-_relacao_de_servidores_na_secretaria_de_desporto.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_11_-_dr._neto_-_suspensao_de_contrato_com_lacad.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_12_-_dr._neto_-_residuos_solidos_no_lixao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_13_-_valmir_-_mocao_de_pesar_de_marcia_maria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_14_-_valmir_-_mocao_de_congratulacao_maria_vieira.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_15_-_mocao_de_congratulacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_16_-_valmir_-_ceja_e_neja_em_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_17_-_elionete_-_enel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_18_-_elionete_-_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_19_-_elionete_-_abertura_da_escola_tome_da_frota_para_associacao_de_pescadores.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_20_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_21_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_22_-_elionete_-_fortpesca.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_23_-_elionete_-_maquinario_para_fazer_paes_no_sitio_tigre.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_24_-_valmir_-_mocao_de_pesar_luis_carao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_25_-_dercinho_et._al._-_secretario_de_financas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_26._-_cezar_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_27_-_elionete_-_grama_sintetica_no_moraisao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_28_-_elionete_-_quadra_de_esportes_no_acoci_e_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_29_-_elionete_-_iluminacao_da_estrada_da_confianca.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/176/indicativo_01_-_valmir_-_estudo_de_viabilidade_-_banda_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/177/indicativo_02_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/234/indicativo_03_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/235/indicativo_04_-_elionete_-_patrolagem_e_picarramento_da_rota_esc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/180/indicativo_05_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/181/indicativo_06_-_elionete_-_processo_seletivo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/182/indicativo_07_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/183/indicativo_08_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/184/indicativo_09_-_elionete_-_retirado_de_pauta_07-02-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/185/indicativo_10_-_valmir_-_idenizacao_de_transporte_acs.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/186/indicativo_11_-_dercinho_-_ponto_de_apoio_em_saude__no_bairro_poco.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/187/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/198/indicativo_13_-_dr._neto_-_reajuste_salarial_do_cuidador.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/201/indicativo_14_-_valmir_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/202/indicativo_15_-_elionete_-_agremiacoes_juninas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/203/indicativo_16_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/204/indicativo_17_-_manon_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/205/indicativo_18_-_elionete_-_festival_de_violeiros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/206/indicativo_19_-_elionete_-_festival_municipal_de_teatro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/207/indicativo_20_-_cezar_-_cobertura_posto_de_saude_de_carmelopolis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/208/indicativo_21_-_cezar_-cobertura_da_escola_na_agrovila_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/209/indicativo_22_-_dr._neto_-_pavimentacao__da_rua_humberto_bezerra_-_guarani.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/210/indicativo_23_-_dr._neto_-pavimentacao__da_travessa_sao_miguel_e_rua_das_olarias_-_bairro_na_sra._aparecida.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/231/indicativo_24_-_valmir_-_gratificacao_de_deslocamento_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/232/indicativo_25_-_valmir_-_fornecimento_de_farda_e_equipamento_para_limpadores_urbanos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/225/indicativo_26_-_adriana_-_visita_domiciliaresdos_acs_regulares_e_periodicas_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/226/indicativo_27_-_elionete_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/227/indicativo_28_-_elionete_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/250/indicativo_29_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/251/indicativo_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/228/indicativo_31_-_dercinho_-_acudagem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/229/indicativo_32_-_dercinho_-_terra_fertil.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/230/indicativo_33_-_dercinho_-_colheita_garantida.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/241/indicativo_34_-_adriana_-_limpeza_do_acudo_no_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/242/indicativo_35_-_adriana_-_unidade_de_saude_no_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/243/indicativo_36_-_elionete_-_reajuste_dsa_remuneracoes_dos_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/244/indicativo_37_-_dr._neto_-_deslocacao_de_aux._de_enfemagem_e_motoristas_da_saude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/254/indicativo_38_-_valmir_-_reajuste_salarial_dos_profissionais_da_educacao_sec._escolar..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/255/indicativo_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/256/indicativo_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/257/indicativo_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/258/indicativo_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/259/indicativo_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/260/indicativo_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/266/indicativo_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/267/indicativo_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/268/indicativo_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/271/indicativo_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/272/indicativo_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/273/indicativo_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/274/indicativo_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/275/indicativo_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/277/indicativo_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/278/indicativo_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/279/indicativo_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/286/indicativo_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/287/indicativo_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/288/indicativo_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/289/indicativo_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/290/indicativo_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/291/indicativo_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/292/indicativo_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/293/indicativo_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/294/indicativo_64_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/295/indicativo_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/298/indicativo_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/304/indicativo_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/309/indicativo_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/310/indicativo_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/311/indicativo_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/312/indicativo_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/313/indicativo_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/314/indicativo_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/315/indicativo_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/322/indicativo_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/323/indicativo_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/324/indicativo_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/325/indicativo_78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/326/indicativo_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/331/indicativo_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/332/indicativo_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/333/indicativo_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/334/indicativo_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/335/indicativo_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/337/indicativo_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/338/indicativo_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/339/indicativo_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/340/indicativo_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/357/indicativo_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/358/indicativo_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/367/indicativo_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/368/indicativo_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/369/indicativo_94_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/370/indicativo_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/374/indicativo_96_-_retirado_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/376/indicativo_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/377/indicativo_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/378/indicativo_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/379/indicativo_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/380/indicativo_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/381/indicativo_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/382/indicativo_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/383/indicativo_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/394/indicativo_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/395/indicativo_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/396/indicativo_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/397/indicativo_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/398/indicativo_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/399/indicativo_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/400/indicativo_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/401/indicativo_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/402/indicativo_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/408/indicativo_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/409/indicativo_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/410/indicativo_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/411/indicativo_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/412/indicativo_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/413/indicativo_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/414/indicativo_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/415/indicativo_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/418/indicativo_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/419/indicativo_124.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/420/indicativo_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/421/indicativo_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/422/indicativo_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/423/indicativo_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/424/indicativo_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/425/indicativo_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/426/indicativo_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/427/indicativo_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/428/indicativo_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/429/indicativo_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/430/indicativo_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/444/indicativo_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/439/indicativo_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/445/indicativo_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/451/indicativo_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/446/indicativo_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/447/indicativo_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/448/indicativo_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/452/indicativo_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/453/indicativo_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/454/indicativo_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/455/indicativo_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/460/indicativo_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/463/indicativo_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/464/indicativo_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/465/indicativo_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/466/indicativo_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/467/indicativo_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/468/indicativo_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/469/indicativo_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/470/indicativo_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/476/indicativo_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/477/indicativo_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/478/indicativo_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/479/indicativo_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/480/indicativo_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/482/indicativo_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/487/indicativo_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/488/indicativo_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/493/indicativo_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/494/indicativo_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/495/indicativo_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/496/indicativo_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/497/indicativo_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/502/indicativo_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/503/indicativo_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/508/indicativo_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/509/indicativo_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/510/indicativo_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/511/indicativo_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/512/indicativo_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/513/indicativo_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/514/indicativo_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/515/indicativo_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/525/indicativo_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/526/indicativo_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/527/indicativo_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/529/indicativo_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/530/indicativo_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/542/indicativo_185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/543/indicativo_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/544/indicativo_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/545/indicativo_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/546/indicativo_189.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/547/indicativo_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/560/indicativo_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/562/indicativo_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/563/indicativo_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/570/indicativo_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/573/indicativo_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/164/requerimento_01_-_valmir_-_pagamento_dos_salarios.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_02_-_valmir_-_pagamendo_dos_fornecedores.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/166/requerimento_03_-_elionete_-_continuidade_neja.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_04_-_elionete_-_areninha_do_poco_de_pedras.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/168/requerimento_05_-_elionete_-_quadra_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/169/requerimento_06_-_elionete_-_verificacao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_07_-_elionete_-_informacoes_dos_ex-vereadores.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_08_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_09_-_elionete_-_sessoes_ordinarias_itinerantes.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_10_-_eionete_et._al._-_relacao_de_servidores_na_secretaria_de_desporto.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_11_-_dr._neto_-_suspensao_de_contrato_com_lacad.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_12_-_dr._neto_-_residuos_solidos_no_lixao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/195/requerimento_13_-_valmir_-_mocao_de_pesar_de_marcia_maria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/196/requerimento_14_-_valmir_-_mocao_de_congratulacao_maria_vieira.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_15_-_mocao_de_congratulacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_16_-_valmir_-_ceja_e_neja_em_campos_sales.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_17_-_elionete_-_enel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/221/requerimento_18_-_elionete_-_dia_internacional_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_19_-_elionete_-_abertura_da_escola_tome_da_frota_para_associacao_de_pescadores.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_20_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_21_-_elionete.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_22_-_elionete_-_fortpesca.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_23_-_elionete_-_maquinario_para_fazer_paes_no_sitio_tigre.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_24_-_valmir_-_mocao_de_pesar_luis_carao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/223/requerimento_25_-_dercinho_et._al._-_secretario_de_financas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_26._-_cezar_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/236/requerimento_27_-_elionete_-_grama_sintetica_no_moraisao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/237/requerimento_28_-_elionete_-_quadra_de_esportes_no_acoci_e_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_29_-_elionete_-_iluminacao_da_estrada_da_confianca.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/261/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/262/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/263/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/269/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/280/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/281/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/305/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/316/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/317/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/318/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/341/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/342/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/343/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/344/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/345/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/346/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/350/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/351/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/352/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/354/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/359/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/360/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/364/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/371/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/373/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/403/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/431/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/440/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/457/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/458/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/471/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/483/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/485/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/490/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/491/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/489/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/499/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/498/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/505/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/517/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/518/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/519/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/520/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/521/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/504/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/522/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/523/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/531/requerimento_116.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/532/requerimento_117.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/533/requerimento_118.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/534/requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/535/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/536/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/537/requerimento_122.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/538/requerimento_123.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/539/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/548/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/549/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/553/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/554/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/555/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/556/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/557/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/564/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/565/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/566/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/567/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/571/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/sapl/public/materialegislativa/2025/574/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H423"/>
+  <dimension ref="A1:H424"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="179" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -13426,2001 +13624,2027 @@
       </c>
       <c r="H347" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
         <v>1173</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>325</v>
       </c>
       <c r="D348" t="s">
         <v>955</v>
       </c>
       <c r="E348" t="s">
         <v>956</v>
       </c>
       <c r="F348" t="s">
         <v>18</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>358</v>
+        <v>1174</v>
       </c>
       <c r="H348" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>329</v>
       </c>
       <c r="D349" t="s">
         <v>955</v>
       </c>
       <c r="E349" t="s">
         <v>956</v>
       </c>
       <c r="F349" t="s">
         <v>18</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>358</v>
+        <v>1177</v>
       </c>
       <c r="H349" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>333</v>
       </c>
       <c r="D350" t="s">
         <v>955</v>
       </c>
       <c r="E350" t="s">
         <v>956</v>
       </c>
       <c r="F350" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>358</v>
+        <v>1180</v>
       </c>
       <c r="H350" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>337</v>
       </c>
       <c r="D351" t="s">
         <v>955</v>
       </c>
       <c r="E351" t="s">
         <v>956</v>
       </c>
       <c r="F351" t="s">
         <v>18</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>358</v>
+        <v>1183</v>
       </c>
       <c r="H351" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>341</v>
       </c>
       <c r="D352" t="s">
         <v>955</v>
       </c>
       <c r="E352" t="s">
         <v>956</v>
       </c>
       <c r="F352" t="s">
         <v>18</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>358</v>
+        <v>1186</v>
       </c>
       <c r="H352" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>345</v>
       </c>
       <c r="D353" t="s">
         <v>955</v>
       </c>
       <c r="E353" t="s">
         <v>956</v>
       </c>
       <c r="F353" t="s">
         <v>18</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>358</v>
+        <v>1189</v>
       </c>
       <c r="H353" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>349</v>
       </c>
       <c r="D354" t="s">
         <v>955</v>
       </c>
       <c r="E354" t="s">
         <v>956</v>
       </c>
       <c r="F354" t="s">
         <v>18</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>358</v>
+        <v>1192</v>
       </c>
       <c r="H354" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>353</v>
       </c>
       <c r="D355" t="s">
         <v>955</v>
       </c>
       <c r="E355" t="s">
         <v>956</v>
       </c>
       <c r="F355" t="s">
         <v>875</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>358</v>
+        <v>1195</v>
       </c>
       <c r="H355" t="s">
-        <v>1188</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1189</v>
+        <v>1197</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>357</v>
       </c>
       <c r="D356" t="s">
         <v>955</v>
       </c>
       <c r="E356" t="s">
         <v>956</v>
       </c>
       <c r="F356" t="s">
         <v>875</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>358</v>
+        <v>1198</v>
       </c>
       <c r="H356" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>361</v>
       </c>
       <c r="D357" t="s">
         <v>955</v>
       </c>
       <c r="E357" t="s">
         <v>956</v>
       </c>
       <c r="F357" t="s">
         <v>18</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>358</v>
+        <v>1201</v>
       </c>
       <c r="H357" t="s">
-        <v>1192</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1193</v>
+        <v>1203</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>365</v>
       </c>
       <c r="D358" t="s">
         <v>955</v>
       </c>
       <c r="E358" t="s">
         <v>956</v>
       </c>
       <c r="F358" t="s">
         <v>225</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>358</v>
+        <v>1204</v>
       </c>
       <c r="H358" t="s">
-        <v>1194</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1195</v>
+        <v>1206</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>369</v>
       </c>
       <c r="D359" t="s">
         <v>955</v>
       </c>
       <c r="E359" t="s">
         <v>956</v>
       </c>
       <c r="F359" t="s">
         <v>94</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>358</v>
+        <v>1207</v>
       </c>
       <c r="H359" t="s">
-        <v>1196</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1197</v>
+        <v>1209</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>373</v>
       </c>
       <c r="D360" t="s">
         <v>955</v>
       </c>
       <c r="E360" t="s">
         <v>956</v>
       </c>
       <c r="F360" t="s">
         <v>18</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>358</v>
+        <v>1210</v>
       </c>
       <c r="H360" t="s">
-        <v>1198</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1199</v>
+        <v>1212</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>377</v>
       </c>
       <c r="D361" t="s">
         <v>955</v>
       </c>
       <c r="E361" t="s">
         <v>956</v>
       </c>
       <c r="F361" t="s">
         <v>18</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>358</v>
+        <v>1213</v>
       </c>
       <c r="H361" t="s">
-        <v>1200</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1201</v>
+        <v>1215</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>381</v>
       </c>
       <c r="D362" t="s">
         <v>955</v>
       </c>
       <c r="E362" t="s">
         <v>956</v>
       </c>
       <c r="F362" t="s">
         <v>51</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>358</v>
+        <v>1216</v>
       </c>
       <c r="H362" t="s">
-        <v>1202</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1203</v>
+        <v>1218</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>385</v>
       </c>
       <c r="D363" t="s">
         <v>955</v>
       </c>
       <c r="E363" t="s">
         <v>956</v>
       </c>
       <c r="F363" t="s">
         <v>18</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>358</v>
+        <v>1219</v>
       </c>
       <c r="H363" t="s">
-        <v>1204</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1205</v>
+        <v>1221</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>389</v>
       </c>
       <c r="D364" t="s">
         <v>955</v>
       </c>
       <c r="E364" t="s">
         <v>956</v>
       </c>
       <c r="F364" t="s">
         <v>18</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>358</v>
+        <v>1222</v>
       </c>
       <c r="H364" t="s">
-        <v>1206</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1207</v>
+        <v>1224</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>393</v>
       </c>
       <c r="D365" t="s">
         <v>955</v>
       </c>
       <c r="E365" t="s">
         <v>956</v>
       </c>
       <c r="F365" t="s">
         <v>18</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>358</v>
+        <v>1225</v>
       </c>
       <c r="H365" t="s">
-        <v>1208</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1209</v>
+        <v>1227</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>397</v>
       </c>
       <c r="D366" t="s">
         <v>955</v>
       </c>
       <c r="E366" t="s">
         <v>956</v>
       </c>
       <c r="F366" t="s">
-        <v>1210</v>
+        <v>1228</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>358</v>
+        <v>1229</v>
       </c>
       <c r="H366" t="s">
-        <v>1211</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1212</v>
+        <v>1231</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="D367" t="s">
         <v>955</v>
       </c>
       <c r="E367" t="s">
         <v>956</v>
       </c>
       <c r="F367" t="s">
         <v>18</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>358</v>
+        <v>1232</v>
       </c>
       <c r="H367" t="s">
-        <v>1213</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1214</v>
+        <v>1234</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="D368" t="s">
         <v>955</v>
       </c>
       <c r="E368" t="s">
         <v>956</v>
       </c>
       <c r="F368" t="s">
         <v>18</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>358</v>
+        <v>1235</v>
       </c>
       <c r="H368" t="s">
-        <v>1200</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1215</v>
+        <v>1237</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="D369" t="s">
         <v>955</v>
       </c>
       <c r="E369" t="s">
         <v>956</v>
       </c>
       <c r="F369" t="s">
         <v>18</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>358</v>
+        <v>1238</v>
       </c>
       <c r="H369" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1217</v>
+        <v>1239</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="D370" t="s">
         <v>955</v>
       </c>
       <c r="E370" t="s">
         <v>956</v>
       </c>
       <c r="F370" t="s">
         <v>18</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>358</v>
+        <v>1240</v>
       </c>
       <c r="H370" t="s">
-        <v>1218</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1219</v>
+        <v>1242</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="D371" t="s">
         <v>955</v>
       </c>
       <c r="E371" t="s">
         <v>956</v>
       </c>
       <c r="F371" t="s">
-        <v>875</v>
+        <v>18</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>358</v>
+        <v>1243</v>
       </c>
       <c r="H371" t="s">
-        <v>1220</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1221</v>
+        <v>1245</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="D372" t="s">
         <v>955</v>
       </c>
       <c r="E372" t="s">
         <v>956</v>
       </c>
       <c r="F372" t="s">
-        <v>51</v>
+        <v>875</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>358</v>
+        <v>1246</v>
       </c>
       <c r="H372" t="s">
-        <v>1222</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1223</v>
+        <v>1248</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="D373" t="s">
         <v>955</v>
       </c>
       <c r="E373" t="s">
         <v>956</v>
       </c>
+      <c r="F373" t="s">
+        <v>51</v>
+      </c>
       <c r="G373" s="1" t="s">
-        <v>358</v>
+        <v>1249</v>
       </c>
       <c r="H373" t="s">
-        <v>1224</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1225</v>
+        <v>1251</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="D374" t="s">
         <v>955</v>
       </c>
       <c r="E374" t="s">
         <v>956</v>
       </c>
-      <c r="F374" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G374" s="1" t="s">
-        <v>358</v>
+        <v>1252</v>
       </c>
       <c r="H374" t="s">
-        <v>1226</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1227</v>
+        <v>1254</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D375" t="s">
         <v>955</v>
       </c>
       <c r="E375" t="s">
         <v>956</v>
       </c>
       <c r="F375" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>358</v>
+        <v>1255</v>
       </c>
       <c r="H375" t="s">
-        <v>1228</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1229</v>
+        <v>1257</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="D376" t="s">
         <v>955</v>
       </c>
       <c r="E376" t="s">
         <v>956</v>
       </c>
       <c r="F376" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>358</v>
+        <v>1258</v>
       </c>
       <c r="H376" t="s">
-        <v>1230</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1231</v>
+        <v>1260</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="D377" t="s">
         <v>955</v>
       </c>
       <c r="E377" t="s">
         <v>956</v>
       </c>
       <c r="F377" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>358</v>
+        <v>1261</v>
       </c>
       <c r="H377" t="s">
-        <v>1232</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1233</v>
+        <v>1263</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D378" t="s">
         <v>955</v>
       </c>
       <c r="E378" t="s">
         <v>956</v>
       </c>
       <c r="F378" t="s">
-        <v>1234</v>
+        <v>18</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>358</v>
+        <v>1264</v>
       </c>
       <c r="H378" t="s">
-        <v>1235</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1236</v>
+        <v>1266</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D379" t="s">
         <v>955</v>
       </c>
       <c r="E379" t="s">
         <v>956</v>
       </c>
       <c r="F379" t="s">
-        <v>18</v>
+        <v>1267</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>358</v>
+        <v>1268</v>
       </c>
       <c r="H379" t="s">
-        <v>1237</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1238</v>
+        <v>1270</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="D380" t="s">
         <v>955</v>
       </c>
       <c r="E380" t="s">
         <v>956</v>
       </c>
       <c r="F380" t="s">
         <v>18</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>358</v>
+        <v>1271</v>
       </c>
       <c r="H380" t="s">
-        <v>1239</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1240</v>
+        <v>1273</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="D381" t="s">
         <v>955</v>
       </c>
       <c r="E381" t="s">
         <v>956</v>
       </c>
       <c r="F381" t="s">
         <v>18</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>358</v>
+        <v>1274</v>
       </c>
       <c r="H381" t="s">
-        <v>1241</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1242</v>
+        <v>1276</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="D382" t="s">
         <v>955</v>
       </c>
       <c r="E382" t="s">
         <v>956</v>
       </c>
       <c r="F382" t="s">
         <v>18</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>358</v>
+        <v>1277</v>
       </c>
       <c r="H382" t="s">
-        <v>1243</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1244</v>
+        <v>1279</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="D383" t="s">
         <v>955</v>
       </c>
       <c r="E383" t="s">
         <v>956</v>
       </c>
       <c r="F383" t="s">
-        <v>196</v>
+        <v>18</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>358</v>
+        <v>1280</v>
       </c>
       <c r="H383" t="s">
-        <v>1245</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1246</v>
+        <v>1282</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="D384" t="s">
         <v>955</v>
       </c>
       <c r="E384" t="s">
         <v>956</v>
       </c>
       <c r="F384" t="s">
-        <v>13</v>
+        <v>196</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>358</v>
+        <v>1283</v>
       </c>
       <c r="H384" t="s">
-        <v>1247</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1248</v>
+        <v>1285</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="D385" t="s">
         <v>955</v>
       </c>
       <c r="E385" t="s">
         <v>956</v>
       </c>
       <c r="F385" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>358</v>
+        <v>1286</v>
       </c>
       <c r="H385" t="s">
-        <v>1249</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1250</v>
+        <v>1288</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="D386" t="s">
         <v>955</v>
       </c>
       <c r="E386" t="s">
         <v>956</v>
       </c>
       <c r="F386" t="s">
-        <v>1234</v>
+        <v>18</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>358</v>
+        <v>1289</v>
       </c>
       <c r="H386" t="s">
-        <v>1251</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1252</v>
+        <v>1291</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="D387" t="s">
         <v>955</v>
       </c>
       <c r="E387" t="s">
         <v>956</v>
       </c>
       <c r="F387" t="s">
-        <v>18</v>
+        <v>1267</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>358</v>
+        <v>1292</v>
       </c>
       <c r="H387" t="s">
-        <v>1253</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1254</v>
+        <v>1294</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="D388" t="s">
         <v>955</v>
       </c>
       <c r="E388" t="s">
         <v>956</v>
       </c>
       <c r="F388" t="s">
         <v>18</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>358</v>
+        <v>1295</v>
       </c>
       <c r="H388" t="s">
-        <v>1255</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1256</v>
+        <v>1297</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="D389" t="s">
         <v>955</v>
       </c>
       <c r="E389" t="s">
         <v>956</v>
       </c>
       <c r="F389" t="s">
         <v>18</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>358</v>
+        <v>1298</v>
       </c>
       <c r="H389" t="s">
-        <v>1257</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1258</v>
+        <v>1300</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="D390" t="s">
         <v>955</v>
       </c>
       <c r="E390" t="s">
         <v>956</v>
       </c>
       <c r="F390" t="s">
         <v>18</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>358</v>
+        <v>1301</v>
       </c>
       <c r="H390" t="s">
-        <v>1259</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1260</v>
+        <v>1303</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="D391" t="s">
         <v>955</v>
       </c>
       <c r="E391" t="s">
         <v>956</v>
       </c>
       <c r="F391" t="s">
         <v>18</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>358</v>
+        <v>1304</v>
       </c>
       <c r="H391" t="s">
-        <v>1261</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1262</v>
+        <v>1306</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="D392" t="s">
         <v>955</v>
       </c>
       <c r="E392" t="s">
         <v>956</v>
       </c>
       <c r="F392" t="s">
         <v>18</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>358</v>
+        <v>1307</v>
       </c>
       <c r="H392" t="s">
-        <v>1263</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1264</v>
+        <v>1309</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="D393" t="s">
         <v>955</v>
       </c>
       <c r="E393" t="s">
         <v>956</v>
       </c>
       <c r="F393" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>358</v>
+        <v>1310</v>
       </c>
       <c r="H393" t="s">
-        <v>1265</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1266</v>
+        <v>1312</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="D394" t="s">
         <v>955</v>
       </c>
       <c r="E394" t="s">
         <v>956</v>
       </c>
       <c r="F394" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>358</v>
+        <v>1313</v>
       </c>
       <c r="H394" t="s">
-        <v>1267</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1268</v>
+        <v>1315</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="D395" t="s">
         <v>955</v>
       </c>
       <c r="E395" t="s">
         <v>956</v>
       </c>
       <c r="F395" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>358</v>
+        <v>1316</v>
       </c>
       <c r="H395" t="s">
-        <v>1269</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1270</v>
+        <v>1318</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="D396" t="s">
         <v>955</v>
       </c>
       <c r="E396" t="s">
         <v>956</v>
       </c>
       <c r="F396" t="s">
         <v>18</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>358</v>
+        <v>1319</v>
       </c>
       <c r="H396" t="s">
-        <v>1271</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1272</v>
+        <v>1321</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="D397" t="s">
         <v>955</v>
       </c>
       <c r="E397" t="s">
         <v>956</v>
       </c>
       <c r="F397" t="s">
         <v>18</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>358</v>
+        <v>1322</v>
       </c>
       <c r="H397" t="s">
-        <v>1273</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1274</v>
+        <v>1324</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="D398" t="s">
         <v>955</v>
       </c>
       <c r="E398" t="s">
         <v>956</v>
       </c>
       <c r="F398" t="s">
         <v>18</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>358</v>
+        <v>1325</v>
       </c>
       <c r="H398" t="s">
-        <v>1275</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1276</v>
+        <v>1327</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="D399" t="s">
         <v>955</v>
       </c>
       <c r="E399" t="s">
         <v>956</v>
       </c>
       <c r="F399" t="s">
         <v>18</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>358</v>
+        <v>1328</v>
       </c>
       <c r="H399" t="s">
-        <v>1277</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1278</v>
+        <v>1330</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="D400" t="s">
         <v>955</v>
       </c>
       <c r="E400" t="s">
         <v>956</v>
       </c>
       <c r="F400" t="s">
         <v>18</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>358</v>
+        <v>1331</v>
       </c>
       <c r="H400" t="s">
-        <v>1279</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1280</v>
+        <v>1333</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="D401" t="s">
         <v>955</v>
       </c>
       <c r="E401" t="s">
         <v>956</v>
       </c>
       <c r="F401" t="s">
         <v>18</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>358</v>
+        <v>1334</v>
       </c>
       <c r="H401" t="s">
-        <v>1281</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1282</v>
+        <v>1336</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D402" t="s">
         <v>955</v>
       </c>
       <c r="E402" t="s">
         <v>956</v>
       </c>
       <c r="F402" t="s">
         <v>18</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>358</v>
+        <v>1337</v>
       </c>
       <c r="H402" t="s">
-        <v>1283</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1284</v>
+        <v>1339</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="D403" t="s">
         <v>955</v>
       </c>
       <c r="E403" t="s">
         <v>956</v>
       </c>
       <c r="F403" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>358</v>
+        <v>1340</v>
       </c>
       <c r="H403" t="s">
-        <v>1285</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1286</v>
+        <v>1342</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="D404" t="s">
         <v>955</v>
       </c>
       <c r="E404" t="s">
         <v>956</v>
       </c>
       <c r="F404" t="s">
-        <v>1287</v>
+        <v>13</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>358</v>
+        <v>1343</v>
       </c>
       <c r="H404" t="s">
-        <v>1288</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1289</v>
+        <v>1345</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="D405" t="s">
         <v>955</v>
       </c>
       <c r="E405" t="s">
         <v>956</v>
       </c>
       <c r="F405" t="s">
-        <v>13</v>
+        <v>1346</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>358</v>
+        <v>1347</v>
       </c>
       <c r="H405" t="s">
-        <v>1290</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1291</v>
+        <v>1349</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="D406" t="s">
         <v>955</v>
       </c>
       <c r="E406" t="s">
         <v>956</v>
       </c>
       <c r="F406" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>358</v>
+        <v>1350</v>
       </c>
       <c r="H406" t="s">
-        <v>1292</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1293</v>
+        <v>1352</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="D407" t="s">
         <v>955</v>
       </c>
       <c r="E407" t="s">
         <v>956</v>
       </c>
       <c r="F407" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>358</v>
+        <v>1353</v>
       </c>
       <c r="H407" t="s">
-        <v>1294</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1295</v>
+        <v>1355</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="D408" t="s">
         <v>955</v>
       </c>
       <c r="E408" t="s">
         <v>956</v>
       </c>
       <c r="F408" t="s">
-        <v>1296</v>
+        <v>13</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>358</v>
+        <v>1356</v>
       </c>
       <c r="H408" t="s">
-        <v>1297</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1298</v>
+        <v>1358</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="D409" t="s">
         <v>955</v>
       </c>
       <c r="E409" t="s">
         <v>956</v>
       </c>
       <c r="F409" t="s">
-        <v>13</v>
+        <v>1359</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>358</v>
+        <v>1360</v>
       </c>
       <c r="H409" t="s">
-        <v>1299</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1300</v>
+        <v>1362</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="D410" t="s">
         <v>955</v>
       </c>
       <c r="E410" t="s">
         <v>956</v>
       </c>
       <c r="F410" t="s">
-        <v>1287</v>
+        <v>13</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>358</v>
+        <v>1363</v>
       </c>
       <c r="H410" t="s">
-        <v>1301</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1302</v>
+        <v>1365</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="D411" t="s">
         <v>955</v>
       </c>
       <c r="E411" t="s">
         <v>956</v>
       </c>
       <c r="F411" t="s">
-        <v>18</v>
+        <v>1346</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>358</v>
+        <v>1366</v>
       </c>
       <c r="H411" t="s">
-        <v>1303</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1304</v>
+        <v>1368</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="D412" t="s">
         <v>955</v>
       </c>
       <c r="E412" t="s">
         <v>956</v>
       </c>
       <c r="F412" t="s">
         <v>18</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H412" t="s">
-        <v>1305</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1306</v>
+        <v>1370</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="D413" t="s">
         <v>955</v>
       </c>
       <c r="E413" t="s">
         <v>956</v>
       </c>
       <c r="F413" t="s">
         <v>18</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H413" t="s">
-        <v>1307</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1308</v>
+        <v>1372</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D414" t="s">
         <v>955</v>
       </c>
       <c r="E414" t="s">
         <v>956</v>
       </c>
       <c r="F414" t="s">
         <v>18</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H414" t="s">
-        <v>1309</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1310</v>
+        <v>1374</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="D415" t="s">
         <v>955</v>
       </c>
       <c r="E415" t="s">
         <v>956</v>
       </c>
       <c r="F415" t="s">
         <v>18</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H415" t="s">
-        <v>1311</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1312</v>
+        <v>1376</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="D416" t="s">
         <v>955</v>
       </c>
       <c r="E416" t="s">
         <v>956</v>
       </c>
       <c r="F416" t="s">
         <v>18</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H416" t="s">
-        <v>1313</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1314</v>
+        <v>1378</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="D417" t="s">
         <v>955</v>
       </c>
       <c r="E417" t="s">
         <v>956</v>
       </c>
       <c r="F417" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H417" t="s">
-        <v>1315</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1316</v>
+        <v>1380</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="D418" t="s">
         <v>955</v>
       </c>
       <c r="E418" t="s">
         <v>956</v>
       </c>
       <c r="F418" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H418" t="s">
-        <v>1317</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1318</v>
+        <v>1382</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="D419" t="s">
         <v>955</v>
       </c>
       <c r="E419" t="s">
         <v>956</v>
       </c>
       <c r="F419" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H419" t="s">
-        <v>1319</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1320</v>
+        <v>1384</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="D420" t="s">
         <v>955</v>
       </c>
       <c r="E420" t="s">
         <v>956</v>
       </c>
       <c r="F420" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H420" t="s">
-        <v>1319</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1321</v>
+        <v>1386</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="D421" t="s">
         <v>955</v>
       </c>
       <c r="E421" t="s">
         <v>956</v>
       </c>
       <c r="F421" t="s">
-        <v>1322</v>
+        <v>81</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H421" t="s">
-        <v>1323</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1324</v>
+        <v>1387</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="D422" t="s">
         <v>955</v>
       </c>
       <c r="E422" t="s">
         <v>956</v>
       </c>
       <c r="F422" t="s">
-        <v>1136</v>
+        <v>1388</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H422" t="s">
-        <v>1325</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1326</v>
+        <v>1390</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="D423" t="s">
         <v>955</v>
       </c>
       <c r="E423" t="s">
         <v>956</v>
       </c>
       <c r="F423" t="s">
-        <v>13</v>
+        <v>1136</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>358</v>
       </c>
       <c r="H423" t="s">
-        <v>1327</v>
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>629</v>
+      </c>
+      <c r="D424" t="s">
+        <v>955</v>
+      </c>
+      <c r="E424" t="s">
+        <v>956</v>
+      </c>
+      <c r="F424" t="s">
+        <v>13</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1393</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -15803,50 +16027,51 @@
     <hyperlink ref="G399" r:id="rId398"/>
     <hyperlink ref="G400" r:id="rId399"/>
     <hyperlink ref="G401" r:id="rId400"/>
     <hyperlink ref="G402" r:id="rId401"/>
     <hyperlink ref="G403" r:id="rId402"/>
     <hyperlink ref="G404" r:id="rId403"/>
     <hyperlink ref="G405" r:id="rId404"/>
     <hyperlink ref="G406" r:id="rId405"/>
     <hyperlink ref="G407" r:id="rId406"/>
     <hyperlink ref="G408" r:id="rId407"/>
     <hyperlink ref="G409" r:id="rId408"/>
     <hyperlink ref="G410" r:id="rId409"/>
     <hyperlink ref="G411" r:id="rId410"/>
     <hyperlink ref="G412" r:id="rId411"/>
     <hyperlink ref="G413" r:id="rId412"/>
     <hyperlink ref="G414" r:id="rId413"/>
     <hyperlink ref="G415" r:id="rId414"/>
     <hyperlink ref="G416" r:id="rId415"/>
     <hyperlink ref="G417" r:id="rId416"/>
     <hyperlink ref="G418" r:id="rId417"/>
     <hyperlink ref="G419" r:id="rId418"/>
     <hyperlink ref="G420" r:id="rId419"/>
     <hyperlink ref="G421" r:id="rId420"/>
     <hyperlink ref="G422" r:id="rId421"/>
     <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>