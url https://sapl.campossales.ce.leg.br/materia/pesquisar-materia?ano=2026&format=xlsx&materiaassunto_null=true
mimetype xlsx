--- v0 (2026-02-08)
+++ v1 (2026-04-22)
@@ -10,203 +10,902 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="284">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elionete</t>
   </si>
   <si>
-    <t>https://sapl.campossales.ce.leg.br/media/</t>
+    <t>http://sapl.campossales.ce.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A NECESSIDADE DE PROMOVER, EM REGIME DE URGÊNCIA, A ENTREGA DE FARDAMENTO ESCOLAR COMPLETO, COMPOSTO POR CALÇA, BLUSA E SHORT, AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A NECESSIDADE DE PROMOVER, EM REGIME DE URGÊNCIA, REFORMA E ADEQUAÇÃO NO PRÉDIO ONDE FUNCIONA O HOSPITAL MUNICIPAL, COM RETELHAMENTO, REFORMA DOS BANHEIROS, MELHORIAS NA ILUMINAÇÃO EM TODOS OS COMPARTIMENTOS, BEM COMO A AQUISIÇÃO DE UM GERADOR DE ENERGIA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, QUE SEJAM ADOTADAS PROVIDÊNCIAS URGENTES PARA REVISÃO E CORREÇÃO DA DIFERENÇA SALARIAL DOS SERVIDORES CONTRATADOS DO MUNICÍPIO, BEM COMO QUE SEJA REALIZADO ESTUDO TÉCNICO PARA A IMEDIATA ABERTURA DE CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jenilton</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A ADOÇÃO IMEDIATA DE PROVIDÊNCIAS ADMINISTRATIVAS, ORÇAMENTÁRIAS E OPERACIONAIS PARA A REALIZAÇÃO, COM URGÊNCIA, DE CONCURSO PÚBLICO NO MUNICÍPIO DE CAMPOS SALES/CE, COMO MEDIDA DE REGULARIZAÇÃO DO QUADRO DE PESSOAL, REDUÇÃO DE CONTRATAÇÕES PRECÁRIAS E CUMPRIMENTO DOS PRINCÍPIOS CONSTITUCIONAIS DA ADMINISTRAÇÃO PÚBLICA, CONSIDERANDO, INCLUSIVE, AS DETERMINAÇÕES JUDICIAIS EM AÇÃO POPULAR.</t>
   </si>
   <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Manon</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL DISPONDO SOBRE A CRIAÇÃO DO PROGRAMA “BOLSA ATLETA” NO MUNICÍPIO DE CAMPOS SALES.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Adriana Brito</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO) NA RUA DA CONFIANÇA, LOCALIZADA NO BAIRRO ALTO ALEGRE.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO) NA RUA CENTRAL, LOCALIZADA NO BAIRRO APARECIDA.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE ADOTE AS PROVIDÊNCIAS CABÍVEIS JUNTO AO SETOR COMPETENTE, VISANDO A REALIZAÇÃO URGENTE DO CONSERTO E MANUTENÇÃO DOS SEMÁFOROS DE TRÂNSITO LOCALIZADOS NA AVENIDA FRANCISCO DAS CHAGAS ARRAIS, NAS PROXIMIDADES DA MACAVI E DO POSTO DE NALDO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Dercinho</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, O ENVIO DE PROJETO DE LEI A ESTA CÂMARA MUNICIPAL, VISANDO ALTERAR A LEI MUNICIPAL Nº 781, DE 06 DE MAIO DE 2025, A FIM DE AMPLIAR/ADEQUAR OS CRITÉRIOS DE CONCESSÃO DA AJUDA DE CUSTO POR DESLOCAMENTO AOS PROFISSIONAIS DO MAGISTÉRIO, INCLUINDO EXPRESSAMENTE AQUELES QUE RESIDEM EM ZONA RURAL OU DISTRITOS E SE DESLOCAM, ÀS SUAS EXPENSAS, PARA UNIDADES ESCOLARES SITUADAS EM OUTRAS LOCALIDADES DO MUNICÍPIO, OBSERVADOS OS REQUISITOS LEGAIS.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE SEJA ENCAMINHADO A ESTA CASA LEGISLATIVA PROJETO DE LEI DISPONDO SOBRE A INSTITUIÇÃO DE INCENTIVO FINANCEIRO VARIÁVEL REFERENTE A NOVA MODALIDADE DE FINANCIAMENTO DA ATENÇÃO PRIMÁRIA, DENOMINADO GRATIFICAÇÃO DO COMPONENTE DE QUALIDADE DESTINADO AOS PROFISSIONAIS VINCULADOS ÀS EQUIPES DA ATENÇÃO PRIMÁRIA À SAÚDE (APS).</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Claudia Costa</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A NECESSIDADE, EM CARÁTER DE URGÊNCIA, DA COMPLEMENTAÇÃO DA PAVIMENTAÇÃO E IMPLANTAÇÃO DE SANEAMENTO BÁSICO NA AVENIDA JANUÁRIO DE SOUZA NETO (ANTIGA AVENIDA PADRE NOBRE), LOCALIZADA NO BAIRRO GUARANI, ESPECIALMENTE NO TRECHO COMPREENDIDO ENTRE A CAPELA DE SÃO FRANCISCO E O MATADOURO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A ILMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, ELZA MARIA DA SILVA NUNES DE ALENCAR, QUE ESTUDE A VIABILIDADE E PROCEDA COM A CRIAÇÃO DO PROGRAMA “ALUGUEL SOCIAL” DESTINADO ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA QUE SE ENCONTREM EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A CRIAÇÃO DO PROGRAMA CICLO DIGNIDADE, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE, COM A FINALIDADE DE PROMOVER A DISTRIBUIÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS ÀS MULHERES E ADOLESCENTES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO DE DESENVOLVIMENTO RURAL, DAMIÃO FERREIRA DE OLIVEIRA, A ADOÇÃO DE MEDIDAS EMERGENCIAIS PARA A MELHORIA E ESTRUTURAÇÃO DO ESPAÇO DESTINADO À COMERCIALIZAÇÃO DE ANIMAIS NO MUNICÍPIO, GARANTINDO BEM-ESTAR ANIMAL, HIGIENE SANITÁRIA E APOIO LOGÍSTICO AOS PRODUTORES.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A IMPLEMENTAÇÃO DE PROTOCOLO PARA ENTREGA DE RESULTADOS DE BIÓPSIAS DE CÂNCER DE MAMA E DO COLO DO ÚTERO NO PRAZO MÁXIMO DE 15 (QUINZE) DIAS.</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, QUE PROMOVA DIÁLOGO INSTITUCIONAL COM OS PROFISSIONAIS DA EDUCAÇÃO E COM O SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS, A FIM DE ESTUDAR ALTERNATIVAS VIÁVEIS PARA A COMPLEMENTAÇÃO DA CARGA HORÁRIA DOCENTE SEM A NECESSIDADE DE UTILIZAÇÃO DOS SÁBADOS COMO DIAS LETIVOS.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A ILMA. SRA. SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E TRABALHO, ELZA MARIA DA SILVA NUNES DE ALENCAR, A CRIAÇÃO DO SELO “EMPRESA AMIGA DA MULHER”, COMO FORMA DE RECONHECER E INCENTIVAR ESTABELECIMENTOS QUE ADOTEM PRÁTICAS DE VALORIZAÇÃO, PROTEÇÃO, RESPEITO E PROMOÇÃO DOS DIREITOS DAS MULHERES NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A NECESSIDADE DE AQUISIÇÃO (DESAPROPRIAÇÃO) DE TERRENO EM LOCAL APROPRIADO, PREFERENCIALMENTE NA ZONA RURAL, PARA CONSTRUÇÃO DE UM NOVO MATADOURO PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA, INSTITUINDO NO ÂMBITO DA REDE MUNICIPAL DE ENSINO O REGIME DE CUMPRIMENTO PARCIAL DA HORA-ATIVIDADE DOCENTE EM LOCAL DE LIVRE ESCOLHA DO PROFESSOR.</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A PAVIMENTAÇÃO (CALÇAMENTO) DA TRAVESSA JOSÉ PINTO DA SILVA, LOCALIZADA NO BAIRRO APARECIDA.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE ADOTE AS PROVIDÊNCIAS CABÍVEIS JUNTO AO SETOR COMPETENTE, VISANDO A INSTALAÇÃO DE SEMÁFORO NAS PROXIMIDADES DA RODOVIÁRIA MUNICIPAL, LOCALIZADA NO BAIRRO APARECIDA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A CRIAÇÃO DO PROGRAMA MUNICIPAL DE SAÚDE MENTAL MATERNA E PREVENÇÃO À DEPRESSÃO PÓS-PARTO, NO ÂMBITO DA REDE MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A IMPLEMENTAÇÃO DE CRONOGRAMA SISTEMÁTICO DE VISITAS DOMICILIARES REALIZADAS PELOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS), COM FOCO ESPECÍFICO NA PROMOÇÃO DA SAÚDE INTEGRAL DA MULHER, VISANDO À IDENTIFICAÇÃO PRECOCE DE FATORES DE RISCO E AO DEVIDO ENCAMINHAMENTO PARA EXAMES, CONSULTAS E ACOMPANHAMENTO ESPECIALIZADO QUANDO NECESSÁRIO.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA A CONSTRUÇÃO DE CICLOVIA E IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA EMILIANO RODRIGUES FORTALEZA (ESTRADA DA CONFIANÇA), NO TRECHO QUE SE ESTENDE ATÉ O SEMINÁRIO SERVOS DO SAGRADO CORAÇÃO, NA RODOVIA CE-187.</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA A SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA A IMPLANTAÇÃO DE UMA UNIDADE DO HEMOCE NO MUNICÍPIO DE CAMPOS SALES.</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Valmir Junior</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO) DA TRAVESSA LIMA, LOCALIZADA NO BAIRRO BATALHÃO.</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL A CONCESSÃO DE AUMENTO SALARIAL AOS MÉDICOS, COM A ANÁLISE DA POSSIBILIDADE DE RETIRADA DO PROJETO DE LEI Nº 02/2026 E ENCAMINHAMENTO DE NOVO PROJETO CONTEMPLANDO TAMBÉM OS REFERIDOS PROFISSIONAIS NO AUMENTO DESTINADO AOS PROFISSIONAIS DA ÁREA DA SAÚDE.</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA A REFORMA E MANUTENÇÃO DA UNIDADE BÁSICA DE SAÚDE LOCALIZADA NO DISTRITO DE MONTE CASTELO.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA QUE, POR MEIO DAS SECRETARIAS MUNICIPAIS DE SAÚDE, EDUCAÇÃO E MEIO AMBIENTE, SEJAM INSTITUÍDAS E DESENVOLVIDAS AÇÕES EDUCATIVAS E CAMPANHAS DE CONSCIENTIZAÇÃO EM PROL DA CAUSA ANIMAL, COM ÊNFASE NOS CUIDADOS, NA PROTEÇÃO E NO BEM-ESTAR DOS ANIMAIS.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA A AQUISIÇÃO DE LIVROS E CORDÉIS PRODUZIDOS POR ESCRITORES, POETAS E CORDELISTAS NATURAIS DO MUNICÍPIO OU QUE RESIDAM EM CAMPOS SALES, PARA SEREM DISPONIBILIZADOS AOS ALUNOS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA A AQUISIÇÃO E DISTRIBUIÇÃO DE TABLETS AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA A UTILIZAÇÃO DO BRASÃO E DA BANDEIRA DO MUNICÍPIO NOS DOCUMENTOS OFICIAIS DA ADMINISTRAÇÃO MUNICIPAL, BEM COMO PARA A INSTITUIÇÃO DAS CORES OFICIAIS DO MUNICÍPIO, REPRESENTADAS PELAS CORES DA BANDEIRA DE CAMPOS SALES, NOS PRÉDIOS PÚBLICOS, FARDAMENTOS E NA IDENTIFICAÇÃO DOS BENS PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA DESTINAR O PERCENTUAL DE 10% DA ARRECADAÇÃO DO IPTU PARA AÇÕES DE INCENTIVO À LEITURA, À CULTURA E AO LAZER NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, WESLY SOUSA AMORIM, QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA A RETOMADA DOS FESTIVAIS DE VIOLEIROS, SANFONEIROS, REPENTISTAS E POETAS DO MUNICÍPIO, COM A DEVIDA INCLUSÃO DESSES EVENTOS NO CALENDÁRIO CULTURAL OFICIAL DE CAMPOS SALES.</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, QUE SEJA PROVIDENCIADA A IDENTIFICAÇÃO DOS VEÍCULOS ALUGADOS QUE PRESTAM SERVIÇOS AO MUNICÍPIO, POR MEIO DA FIXAÇÃO DE ADESIVOS OU OUTROS ELEMENTOS VISUAIS OFICIAIS QUE PERMITAM A SUA IDENTIFICAÇÃO COMO BENS A SERVIÇO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA A REALIZAÇÃO DE REFORMA, REVITALIZAÇÃO E POSSÍVEL AMPLIAÇÃO DO MERCADO PÚBLICO MUNICIPAL, LOCALIZADO NA SEDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A PAVIMENTAÇÃO (CALÇAMENTO) DA TRAVESSA JOTA CORTEZ, LOCALIZADA NO BAIRRO ALTO ALEGRE, NAS PROXIMIDADES DA RUA HILDA COSTA.</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Cezar Costa</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJA REALIZADA A LIMPEZA E A PAVIMENTAÇÃO DA TRAVESSA DR. CLÓVES, LOCALIZADA NO BAIRRO GUARANI.</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A NECESSIDADE, EM CARÁTER DE URGÊNCIA, DA COMPLEMENTAÇÃO DA PAVIMENTAÇÃO DA TRAVESSA SÁ BARRETO, NA ALTURA DO NÚMERO 458, LOCALIZADA NO BAIRRO BATALHÃO.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A ELABORAÇÃO DE PROJETO TÉCNICO E A EXECUÇÃO DE OBRA PARA A CONSTRUÇÃO DA “PRACINHA DE NOSSA SENHORA DE LOURDES”, NO DISTRITO DE POÇO DAS PEDRAS.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA, LAZER, CONECTIVIDADE E ILUMINAÇÃO PÚBLICA NAS AGROVILAS SÃO JOSÉ, PAU VERDE, ARIZONA E RECANTO DA UNIÃO.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A IMPLEMENTAÇÃO DO PROGRAMA “CONECTA CAMPOS SALES”, COM A INSTALAÇÃO DE PONTOS DE INTERNET WI-FI GRATUITA EM PRAÇAS PÚBLICAS DA SEDE, NOS DISTRITOS E EM LOCAIS ESTRATÉGICOS DAS AGROVILAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, A ADOÇÃO DE MEDIDAS PARA PRIORIZAÇÃO DO PREGÃO ELETRÔNICO NAS CONTRATAÇÕES PÚBLICAS E A IMPLEMENTAÇÃO DE TRANSMISSÃO AO VIVO DOS PROCESSOS LICITATÓRIOS REALIZADOS NA MODALIDADE PRESENCIAL.</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A PUBLICAÇÃO E ATUALIZAÇÃO PERIÓDICA, NO SITE OFICIAL OU PORTAL DA TRANSPARÊNCIA DO MUNICÍPIO, DA RELAÇÃO DE MEDICAMENTOS DISPONÍVEIS NO ESTOQUE DA FARMÁCIA PÚBLICA E DAS UNIDADES BÁSICAS DE SAÚDE (UBS).</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, WESLY SOUSA AMORIM, O ENVIO A ESTA CASA LEGISLATIVA, EM REGIME DE URGÊNCIA, DE PROJETO DE LEI QUE INSTITUA E REGULAMENTE O REPASSE DE AUXÍLIO FINANCEIRO (AJUDA DE CUSTO) ÀS AGREMIÇÕES JUNINAS (QUADRILHAS JUNINAS) SEDIADAS E ATUANTES NO MUNICÍPIO DE CAMPOS SALES.</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, O ENVIO DE PROJETO DE LEI DISPONDO SOBRE O REAJUSTE DO SALÁRIO BASE DOS MÉDICOS DO PROGRAMA SAÚDE DA FAMÍLIA – PSF NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJA REALIZADA A PAVIMENTAÇÃO DA RUA FRANCISCO CÂNDIDO PEREIRA, LOCALIZADA NO BAIRRO GUARANI, BEM COMO, EM CARÁTER DE URGÊNCIA, A APLICAÇÃO DE PIÇARRA NOS TRECHOS MAIS CRÍTICOS DA VIA.</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, WESLY SOUSA AMORIM, O ENVIO DE PROJETOS DE LEI A ESTA CASA LEGISLATIVA, DISPONDO SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA AO ARTISTA E A INSTITUIÇÃO DO REGISTRO DE PATRIMÔNIO VIVO MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Moesio Loiola de Melo</t>
+  </si>
+  <si>
+    <t>CRIA ATRAVÉS DE LEI COMPLEMENTAR O DEPARTAMENTO MUNICIPAL DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL, INSTITUI O CARGO DE DIRETOR E CARGOS DE ANALISTA AMBIENTAL, VINCULADO À SECRETARIA MUNICIPAL DE RECURSOS HIDRICOS E MEIO AMBIENTE, AUTORIZA REMANEJAMENTO TEMPORÁRIO DE SERVIDORES EFETIVOS E DA OUTRAS PROVIDÊNCIAS. COM EMENDA MODIFICATIVA E SUPRESSIVA Nº 01/2026.</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>DISPÕE ATRAVÉS DE LEI COMPLEMENTAR, SOBRE A ESTRUTURA ORGANIZACIONAL DA SECRETARIA MUNICIPAL DE POLÍTICAS PARA A EDUCAÇÃO DO MUNICÍPIO DE CAMPOS SALES-CE, REVOGA A LEI MUNICIPAL 719/2022, E ADOTA OUTRAS PROVIDÊNCIAS, COM AS EMENDAS MODIFICATIVA E SUPRESSIVA Nº 1/2026 E EMENDA DE REDAÇÃO Nº 02/2026..</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>FIXA O PISO SALARIAL DO MAGISTÉRIO DA REDE PÚBLICA MUNICIPAL DE ENSINO PARA O ANO DE 2026, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>CONCEDE AUMENTO SALARIAL AOS OCUPANTES DOS CARGOS EFETIVOS DE FISIOTERAPEUTA, FONOAUDIÓLOGO, NUTRICIONISTA, MÉDICO VETERINÁRIO, CIRURGIÃO DENTISTA - PSF E. ODONTÓLOGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>QUE DISPÕEM SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA SECRETARIA MUNICIPAL DE POLÍTICAS PARA A EDUCAÇÃO DO MUNICÍPIO DE CAMPOS SALES-CE, REVOGA A LEI MUNICIPAL 719/2022 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>CRIA O DEPARTAMENTO MUNICIPAL DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL, INSTITUI O CARGO DE DIRETOR E CARGOS DE ANALISTA AMBIENTAL, VINCULADO À SECRETARIA MUNICIPAL DE RECURSOS HIDRICOS E MEIO AMBIENTE, AUTORIZA REMANEJAMENTO TEMPORÁRIO DE SERVIDORES EFETIVOS E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>598</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO CAMPOSSALENSE AO SENHOR MOISÉS BRAZ RICARDO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>Cezar Costa, Dercinho, Dr. Neto, Elionete, Jenilton</t>
+  </si>
+  <si>
+    <t>SUSTA OS EFEITOS DO DECRETO Nº 11, DE 18 DE MARÇO DE 2026, DO PODER EXECUTIVO MUNICIPAL, POR INCONSTITUCIONALIDADE E POR EXORBITAR DO PODER REGULAMENTAR.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>Dr. Robson</t>
+  </si>
+  <si>
+    <t>DENOMINA DE ESCOLA MANOEL JOSÉ DA SILVA (VALDEMAR DA OTÍLIA) A ESCOLA LOCALIZADA NA AGROVILA SÃO JOSÉ, ZONA RURAL DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>597</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>Dr. Robson</t>
-[...1 lines deleted...]
-  <si>
     <t>DENOMINA DE SEBASTIÃO DAMASCENO DE LIMA (WILSON MASCENO) A PRAÇA LOCALIZADA NO DISTRITO DE CARMELÓPOLIS, NO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO FILHOS AMADOS DO CÉU – INSCRITA NO CNPJ Nº 11.695.557/0009-68 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>Cezar Costa, Dercinho, Elionete, Jenilton</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 314/2005, QUE DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DO MUNICÍPIO DE CAMPOS SALES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>DENOMINA O ARQUIVO DA CÂMARA MUNICIPAL DE “VEREADOR AFONSO CARLOS RODRIGUES TIMÓTEO FILHO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>DENOMINA DE PRAÇA NOSSA SENHORA DE LOURDES A PRAÇA LOCALIZADA NO DISTRITO DE CARMELÓPOLIS, NO MUNICÍPIO DE CAMPOS SALES, CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>Nenzão do Batalhão</t>
+  </si>
+  <si>
+    <t>EMENTA: DENOMINA DE TRAVESSA EXPEDITO PEREIRA DAS CHAGAS A VIA PÚBLICA ATUALMENTE IDENTIFICADA COMO “TR CAIXA D’ÁGUA”, LOCALIZADA NO CENTRO DO MUNICÍPIO DE CAMPOS SALES – CEARÁ, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>Cezar Costa, Claudia Costa, Dercinho, Dr. Neto, Elionete, Jenilton</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 255/2003, QUE REGULAMENTA O ART. 211 DA LEI ORGÂNICA MUNICIPAL, PARA REDEFINIR O CONCEITO DE ESTUDANTE RECONHECIDAMENTE POBRE E DISCIPLINA O PROCEDIMENTO DE CONCESSÃO DO TRANSPORTE UNIVERSITÁRIO GRATUITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>EMENTA: RECONHECE COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE CAMPOS SALES A AGREMIAÇÃO JUNINA ASA BRANCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>EMENTA: DENOMINA DE ESCOLA MANOEL JOSÉ DA SILVA (VALDEMAR DA OTÍLIA) A ESCOLA LOCALIZADA NA AGROVILA SÃO JOSÉ, ZONA RURAL DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>Adriana Brito, Dr. Robson, Manon, Nenzão do Batalhão, Valmir Junior</t>
+  </si>
+  <si>
+    <t>DENOMINA DE PRAÇA JOSÉ PEREIRA FILHO A PRAÇA LOCALIZADA NO DISTRITO DE MONTE CASTELO, MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>602</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO FINAL DO MÊS DE FEVEREIRO, COM A FINALIDADE DE DEBATER A REVITALIZAÇÃO DO BAIRRO BATALHÃO, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AO ARTISTA E PRODUTOR ANTÔNIO RAFAEL DA SILVA, PROPRIETÁRIO DA EMPRESA RS PRODUÇÕES E EVENTOS, EM VIRTUDE DA RELEVANTE CONTRIBUIÇÃO CULTURAL E ARTÍSTICA LEVADA A DIVERSOS MUNICÍPIOS E ESTADOS, ESPECIALMENTE POR MEIO DO ESPETÁCULO NATALINO “SONHO DE UMA NOITE DE NATAL”, REALIZADO POR UMA EQUIPE COMPOSTA POR 22 ARTISTAS E PROFISSIONAIS DA PRODUÇÃO, TODOS FILHOS DO MUNICÍPIO DE CAMPOS SALES, PROMOVENDO COM ORGULHO O NOME DE NOSSA TERRA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, SOLICITANDO INFORMAÇÕES E CÓPIAS DE DOCUMENTOS REFERENTES AOS VALORES ARRECADADOS NO LEILÃO PÚBLICO DE BENS E À DESTINAÇÃO DOS RECURSOS OBTIDOS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, SOLICITANDO INFORMAÇÕES E DOCUMENTOS REFERENTES À RELAÇÃO DE PESSOAS FÍSICAS E JURÍDICAS QUE EFETUARAM PAGAMENTO DE ALVARÁ DE FUNCIONAMENTO NO PERÍODO DE JANEIRO A DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, EM CARÁTER DE URGÊNCIA, COM A FINALIDADE DE DEBATER A SITUAÇÃO ESTRUTURAL, SANITÁRIA E AMBIENTAL DO MATADOURO PÚBLICO MUNICIPAL DE CAMPOS SALES, BEM COMO A NECESSIDADE DE REFORMA, ADEQUAÇÃO E PROVIDÊNCIAS IMEDIATAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AO MONSENHOR JOSÉ WILTON LEITE, EM VIRTUDE DA CELEBRAÇÃO DE 90 ANOS DE VIDA E 54 ANOS DE SACERDÓCIO, MARCADOS POR UMA TRAJETÓRIA EXEMPLAR DE DEDICAÇÃO À IGREJA, À EDUCAÇÃO, À CULTURA E À EVANGELIZAÇÃO, COM RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CAMPOS SALES E À DIOCESE DE CRATO.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, SOLICITANDO INFORMAÇÕES E DOCUMENTOS OFICIAIS REFERENTES À RELAÇÃO COMPLETA DE MEDICAMENTOS DISPONIBILIZADOS NA FARMÁCIA BÁSICA DO MUNICÍPIO, BEM COMO INFORMAÇÕES SOBRE AS PROVIDÊNCIAS ADOTADAS PELA GESTÃO MUNICIPAL NOS CASOS DE INEXISTÊNCIA OU FALTA DE MEDICAÇÕES ESSENCIAIS.</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES ÀS ALUNAS HELOÍSA RAYOL E EMILY SOUZA, MEDALHISTAS NA OLIMPÍADA CEARENSE DE QUÍMICA (OCQ) E NA OLIMPÍADA QUIMENINAS – EDIÇÃO 2025, À ESCOLA DE ENSINO MÉDIO EM TEMPO INTEGRAL PROFESSORA MARIA DOLORES ARRAIS, NA PESSOA DE SUA DIRETORA, PROFESSORA CÉLIA DUARTE DE MORAIS, AO PROFESSOR ORIENTADOR ORISVELDO ORLANDO DA SILVA E AO PRESIDENTE DO CONSELHO ESCOLAR, PROFESSOR HENRIQUE APARECIDO, PELO NOTÁVEL DESEMPENHO ALCANÇADO, ELEVANDO O NOME DE CAMPOS SALES AO CENÁRIO REGIONAL, ESTADUAL E NACIONAL NAS OLIMPÍADAS CIENTÍFICAS.</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE CONGRATULAÇÕES PELOS 46 ANOS DE FUNDAÇÃO DO PARTIDO DOS TRABALHADORES (PT).</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES À CIENTISTA TATIANA LOBO COELHO DE SAMPAIO, BIÓLOGA E PROFESSORA DA UNIVERSIDADE FEDERAL DO RIO DE JANEIRO (UFRJ), PELO RELEVANTE AVANÇO CIENTÍFICO ALCANÇADO POR MEIO DE SUAS PESQUISAS COM A POLILAMININA.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA FORMALIZADA REPRESENTAÇÃO AO TRIBUNAL DE CONTAS DO ESTADO DO CEARÁ-TCE/CE E AO MINISTÉRIO PÚBLICO ESTADUAL SOBRE O DESCUMPRIMENTO DAS EMENDAS IMPOSITIVAS NA LOA 2025</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR J. RIBEIRO, SOLICITANDO QUE ENVIE À CÂMARA MUNICIPAL, NO PRAZO DE 15 DIAS, AS SEGUINTES INFORMAÇÕES E DOCUMENTAÇÕES: 1) MAPA DAS ROTAS DO TRANSPORTE ESCOLAR E UNIVERSITÁRIO; 2) DOCUMENTAÇÃO DOS VEÍCULOS QUE FAZEM AS ROTAS ESCOLARES E UNIVERSITÁRIA; 3) CARTEIRA DE HABILITAÇÃO DOS REFERIDOS MOTORISTAS DAS ROTAS; 4) CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO, DISPENSA DE LICITAÇÃO OU ADITIVO AO PROCESSO LICITATÓRIO PARA CONTRATAÇÃO DOS TRANSPORTES.</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DO FUNCIONAMENTO DO MATADOURO PÚBLICO MUNICIPAL, ESPECIALMENTE NO QUE SE REFERE À FORMA DE EXECUÇÃO DAS ATIVIDADES, ÀS CONDIÇÕES SANITÁRIAS E À RELAÇÃO DOS SERVIDORES QUE ATUAM NO LOCAL.</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS SOBRE A QUANTIDADE DE ALUNOS COM DEFICIÊNCIA MATRICULADOS NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR J. RIBEIRO E À DIRETORA DA ESCOLA DE ENSINO MÉDIO FRANCISCO MIGUEL DE ANDRADE, SRA. LAURINDA FORTALEZA DE SOUZA, SOLICITANDO QUE SEJA PROVIDENCIADO ADITIVO NA ROTA DO TRANSPORTE ESCOLAR DESTINADO AOS ALUNOS DO ENSINO MÉDIO, A FIM DE ATENDER A DEMANDA DE ALUNO RESIDENTE NO DISTRITO DE ITAGUÁ QUE NECESSITA SE DESLOCAR DIARIAMENTE PARA A REFERIDA ESCOLA, LOCALIZADA NO SÍTIO QUEIMADAS, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DO QUADRO DE DIRETORAS DAS UNIDADES ESCOLARES DA SEDE E DOS DISTRITOS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>Adriana Brito, Cezar Costa, Claudia Costa, Dercinho, Dr. Neto, Dr. Robson, Elionete, Jenilton, Manon, Nenzão do Batalhão, Valmir Junior</t>
+  </si>
+  <si>
+    <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. JOSÉ JOAQUIM DE LIMA “ZÉ LIMA”.</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>Dr. Neto, Elionete, Jenilton</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O PROJETO DE LEI COMPLEMENTAR Nº 02/2026, QUE SE ENCONTRA SOB A APRECIAÇÃO DESTA COMISSÃO.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. DAMIÃO LOPES DA SILVA.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DO SR. CÍCERO TRAJANO FEITOSA (CÍCERO BORRACHEIRO).</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>CJR - Constituição de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>A COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO DA CÂMARA MUNICIPAL DE CAMPOS SALES, POR SEUS MEMBROS AO FINAL ASSINADOS, NO EXERCÍCIO DE SUAS ATRIBUIÇÕES REGIMENTAIS E LEGAIS, VEM, RESPEITOSAMENTE, À PRESENÇA DE VOSSA EXCELÊNCIA REQUERER O ENCAMINHAMENTO DE INFORMAÇÕES COMPLEMENTARES, BEM COMO A REAVALIAÇÃO TÉCNICO-FINANCEIRA DO PROJETO DE LEI DO EXECUTIVO Nº 02/2026, QUE DISPÕE SOBRE A REMUNERAÇÃO DE CARGOS EFETIVOS DE PROFISSIONAIS DA SAÚDE DE NÍVEL SUPERIOR.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES À DIRETORA DA ESCOLA DE ENSINO MÉDIO EM TEMPO INTEGRAL FRANCISCO MIGUEL DE ANDRADE, SRA. LAURINDA FORTALEZA DE SOUZA, BEM COMO A TODOS OS FUNCIONÁRIOS DA REFERIDA INSTITUIÇÃO, PELA CONQUISTA DO SELO OURO EM EQUIDADE EDUCACIONAL, OUTORGADO NO ÂMBITO DA REDE ESTADUAL DE ENSINO DO CEARÁ.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>ROBSON DE ANDRADE MIRANDA, VEREADOR, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM, RESPEITOSAMENTE, À PRESENÇA DE VOSSAS EXCELÊNCIAS, COM FUNDAMENTO NO ARTIGO 110, §4º, ALÍNEA “B”, DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, REQUERER O DESTAQUE PARA VOTAÇÃO EM SEPARADO DOS ARTIGOS 6º; 7º, 8º, 9º, 10, 11 E 12 DA EMENDA MODIFICATIVA E SUPRESSIVA Nº 01/2026, APRESENTADA AO PROJETO DE LEI COMPLEMENTAR Nº 02/2026, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>Claudia Costa, Adriana Brito, Cezar Costa, Dercinho, Dr. Neto, Dr. Robson, Elionete, Jenilton, Manon, Nenzão do Batalhão, Valmir Junior</t>
+  </si>
+  <si>
+    <t>REQUER A EMISSÃO DE MOÇÃO DE PESAR EM VIRTUDE DO FALECIMENTO DA SRA. VERONICIA DE LIMA SILVA, CARINHOSAMENTE CONHECIDA COMO “VERINHA”.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DA EXECUÇÃO DA MERENDA ESCOLAR NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DO QUADRO FUNCIONAL E ORGANIZAÇÃO ADMINISTRATIVA DAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO, ABRANGENDO A SEDE E A ZONA RURAL.</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO, NO PRAZO DE 15 (QUINZE) DIAS, INFORMAÇÕES DETALHADAS ACERCA DOS GASTOS COM PUBLICIDADE REALIZADOS PELAS SECRETARIAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE DESPORTO, RONALDO ANGELIM, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DAS AÇÕES, PROGRAMAS, COMPETIÇÕES, RECURSOS FINANCEIROS DA SECRETARIA DE ESPORTES E, AINDA, SOBRE A SITUAÇÃO DAS OBRAS DO ESTÁDIO MUNICIPAL “O MORAISÃO”, REFERENTES AOS ANOS DE 2025 E 2026.</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, DAMIÃO FERREIRA DE OLIVEIRA, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DOS PROGRAMAS E AÇÕES EXECUTADOS NO EXERCÍCIO DE 2026, NA SEDE E NA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -510,68 +1209,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="10.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="119.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -669,264 +1368,2559 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>32</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>95</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>32</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>106</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>110</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>115</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>119</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>122</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>125</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>28</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>128</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>131</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>132</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>134</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>135</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>95</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>137</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>138</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>141</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>143</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>144</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>146</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>147</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>150</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>152</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>153</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>156</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>95</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>158</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>159</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>132</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>162</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50" t="s">
+        <v>166</v>
+      </c>
+      <c r="F50" t="s">
+        <v>167</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51" t="s">
+        <v>166</v>
+      </c>
+      <c r="F51" t="s">
+        <v>167</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>171</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>172</v>
+      </c>
+      <c r="E52" t="s">
+        <v>173</v>
+      </c>
+      <c r="F52" t="s">
+        <v>167</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>172</v>
+      </c>
+      <c r="E53" t="s">
+        <v>173</v>
+      </c>
+      <c r="F53" t="s">
+        <v>167</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>177</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54" t="s">
+        <v>172</v>
+      </c>
+      <c r="E54" t="s">
+        <v>173</v>
+      </c>
+      <c r="F54" t="s">
+        <v>167</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>179</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" t="s">
+        <v>172</v>
+      </c>
+      <c r="E55" t="s">
+        <v>173</v>
+      </c>
+      <c r="F55" t="s">
+        <v>167</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>181</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>182</v>
+      </c>
+      <c r="D56" t="s">
+        <v>172</v>
+      </c>
+      <c r="E56" t="s">
+        <v>173</v>
+      </c>
+      <c r="F56" t="s">
+        <v>167</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>184</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>185</v>
+      </c>
+      <c r="E57" t="s">
+        <v>186</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>188</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58" t="s">
+        <v>185</v>
+      </c>
+      <c r="E58" t="s">
+        <v>186</v>
+      </c>
+      <c r="F58" t="s">
+        <v>189</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59" t="s">
+        <v>185</v>
+      </c>
+      <c r="E59" t="s">
+        <v>186</v>
+      </c>
+      <c r="F59" t="s">
+        <v>192</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>194</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>195</v>
+      </c>
+      <c r="E60" t="s">
+        <v>196</v>
+      </c>
+      <c r="F60" t="s">
+        <v>192</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>198</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>195</v>
+      </c>
+      <c r="E61" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" t="s">
+        <v>195</v>
+      </c>
+      <c r="E62" t="s">
+        <v>196</v>
+      </c>
+      <c r="F62" t="s">
+        <v>201</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>203</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>23</v>
+      </c>
+      <c r="D63" t="s">
+        <v>195</v>
+      </c>
+      <c r="E63" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" t="s">
+        <v>132</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>205</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" t="s">
+        <v>195</v>
+      </c>
+      <c r="E64" t="s">
+        <v>196</v>
+      </c>
+      <c r="F64" t="s">
+        <v>132</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>207</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D65" t="s">
+        <v>195</v>
+      </c>
+      <c r="E65" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" t="s">
+        <v>208</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>210</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66" t="s">
+        <v>195</v>
+      </c>
+      <c r="E66" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" t="s">
+        <v>211</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>213</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E67" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>215</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68" t="s">
+        <v>195</v>
+      </c>
+      <c r="E68" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" t="s">
+        <v>192</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>217</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69" t="s">
+        <v>195</v>
+      </c>
+      <c r="E69" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" t="s">
+        <v>218</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>220</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>221</v>
+      </c>
+      <c r="E70" t="s">
+        <v>222</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>224</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>221</v>
+      </c>
+      <c r="E71" t="s">
+        <v>222</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>226</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>20</v>
+      </c>
+      <c r="D72" t="s">
+        <v>221</v>
+      </c>
+      <c r="E72" t="s">
+        <v>222</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>228</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>23</v>
+      </c>
+      <c r="D73" t="s">
+        <v>221</v>
+      </c>
+      <c r="E73" t="s">
+        <v>222</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>230</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>27</v>
+      </c>
+      <c r="D74" t="s">
+        <v>221</v>
+      </c>
+      <c r="E74" t="s">
+        <v>222</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>232</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>31</v>
+      </c>
+      <c r="D75" t="s">
+        <v>221</v>
+      </c>
+      <c r="E75" t="s">
+        <v>222</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>234</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76" t="s">
+        <v>221</v>
+      </c>
+      <c r="E76" t="s">
+        <v>222</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>236</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D77" t="s">
+        <v>221</v>
+      </c>
+      <c r="E77" t="s">
+        <v>222</v>
+      </c>
+      <c r="F77" t="s">
+        <v>95</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>238</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78" t="s">
+        <v>221</v>
+      </c>
+      <c r="E78" t="s">
+        <v>222</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>240</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
-[...18 lines deleted...]
-        <v>50</v>
+      <c r="D79" t="s">
+        <v>221</v>
+      </c>
+      <c r="E79" t="s">
+        <v>222</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>242</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>52</v>
+      </c>
+      <c r="D80" t="s">
+        <v>221</v>
+      </c>
+      <c r="E80" t="s">
+        <v>222</v>
+      </c>
+      <c r="F80" t="s">
+        <v>132</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>244</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>55</v>
+      </c>
+      <c r="D81" t="s">
+        <v>221</v>
+      </c>
+      <c r="E81" t="s">
+        <v>222</v>
+      </c>
+      <c r="F81" t="s">
+        <v>132</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>246</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>58</v>
+      </c>
+      <c r="D82" t="s">
+        <v>221</v>
+      </c>
+      <c r="E82" t="s">
+        <v>222</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>248</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>61</v>
+      </c>
+      <c r="D83" t="s">
+        <v>221</v>
+      </c>
+      <c r="E83" t="s">
+        <v>222</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>250</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>64</v>
+      </c>
+      <c r="D84" t="s">
+        <v>221</v>
+      </c>
+      <c r="E84" t="s">
+        <v>222</v>
+      </c>
+      <c r="F84" t="s">
+        <v>132</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>252</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>76</v>
+      </c>
+      <c r="D85" t="s">
+        <v>221</v>
+      </c>
+      <c r="E85" t="s">
+        <v>222</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>254</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>79</v>
+      </c>
+      <c r="D86" t="s">
+        <v>221</v>
+      </c>
+      <c r="E86" t="s">
+        <v>222</v>
+      </c>
+      <c r="F86" t="s">
+        <v>255</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>257</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>82</v>
+      </c>
+      <c r="D87" t="s">
+        <v>221</v>
+      </c>
+      <c r="E87" t="s">
+        <v>222</v>
+      </c>
+      <c r="F87" t="s">
+        <v>258</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>260</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>85</v>
+      </c>
+      <c r="D88" t="s">
+        <v>221</v>
+      </c>
+      <c r="E88" t="s">
+        <v>222</v>
+      </c>
+      <c r="F88" t="s">
+        <v>255</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H88" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>262</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>88</v>
+      </c>
+      <c r="D89" t="s">
+        <v>221</v>
+      </c>
+      <c r="E89" t="s">
+        <v>222</v>
+      </c>
+      <c r="F89" t="s">
+        <v>255</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H89" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>264</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>94</v>
+      </c>
+      <c r="D90" t="s">
+        <v>221</v>
+      </c>
+      <c r="E90" t="s">
+        <v>222</v>
+      </c>
+      <c r="F90" t="s">
+        <v>265</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>267</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>98</v>
+      </c>
+      <c r="D91" t="s">
+        <v>221</v>
+      </c>
+      <c r="E91" t="s">
+        <v>222</v>
+      </c>
+      <c r="F91" t="s">
+        <v>95</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>269</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>101</v>
+      </c>
+      <c r="D92" t="s">
+        <v>221</v>
+      </c>
+      <c r="E92" t="s">
+        <v>222</v>
+      </c>
+      <c r="F92" t="s">
+        <v>192</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H92" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>271</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>104</v>
+      </c>
+      <c r="D93" t="s">
+        <v>221</v>
+      </c>
+      <c r="E93" t="s">
+        <v>222</v>
+      </c>
+      <c r="F93" t="s">
+        <v>272</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>274</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>107</v>
+      </c>
+      <c r="D94" t="s">
+        <v>221</v>
+      </c>
+      <c r="E94" t="s">
+        <v>222</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H94" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>276</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>110</v>
+      </c>
+      <c r="D95" t="s">
+        <v>221</v>
+      </c>
+      <c r="E95" t="s">
+        <v>222</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>278</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>113</v>
+      </c>
+      <c r="D96" t="s">
+        <v>221</v>
+      </c>
+      <c r="E96" t="s">
+        <v>222</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>280</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>116</v>
+      </c>
+      <c r="D97" t="s">
+        <v>221</v>
+      </c>
+      <c r="E97" t="s">
+        <v>222</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>282</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>119</v>
+      </c>
+      <c r="D98" t="s">
+        <v>221</v>
+      </c>
+      <c r="E98" t="s">
+        <v>222</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>