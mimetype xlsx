--- v1 (2026-04-22)
+++ v2 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="439">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -504,140 +504,422 @@
   <si>
     <t>46</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, O ENVIO DE PROJETO DE LEI DISPONDO SOBRE O REAJUSTE DO SALÁRIO BASE DOS MÉDICOS DO PROGRAMA SAÚDE DA FAMÍLIA – PSF NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, QUE SEJA REALIZADA A PAVIMENTAÇÃO DA RUA FRANCISCO CÂNDIDO PEREIRA, LOCALIZADA NO BAIRRO GUARANI, BEM COMO, EM CARÁTER DE URGÊNCIA, A APLICAÇÃO DE PIÇARRA NOS TRECHOS MAIS CRÍTICOS DA VIA.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE ASSUNTOS PARA A JUVENTUDE, CULTURA, LAZER E TURISMO, WESLY SOUSA AMORIM, O ENVIO DE PROJETOS DE LEI A ESTA CASA LEGISLATIVA, DISPONDO SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE ASSISTÊNCIA AO ARTISTA E A INSTITUIÇÃO DO REGISTRO DE PATRIMÔNIO VIVO MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE O REAJUSTE DA REMUNERAÇÃO DOS INTEGRANTES DA GUARDA CIVIL MUNICIPAL DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A INSTITUIÇÃO DE PROGRAMA MUNICIPAL DE ADOÇÃO DE PRAÇAS, CANTEIROS, JARDINS, ÁREAS VERDES E DEMAIS ESPAÇOS PÚBLICOS, MEDIANTE PARCERIA COM A INICIATIVA PRIVADA E A SOCIEDADE CIVIL ORGANIZADA.</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Cezar Costa, Elionete</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA E A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, QUE SEJA REALIZADA A RECUPERAÇÃO E REFORMA DE IMÓVEL PÚBLICO LOCALIZADO NO SÍTIO QUEIMADAS, ANTIGAMENTE UTILIZADO COMO UNIDADE ESCOLAR, BEM COMO A INSTALAÇÃO DE UM PONTO DE APOIO DO PROGRAMA SAÚDE DA FAMÍLIA (PSF) NO LOCAL, VISANDO O ATENDIMENTO À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A ADOÇÃO, EM REGIME DE URGÊNCIA, DAS PROVIDÊNCIAS NECESSÁRIAS PARA AQUISIÇÃO E DISTRIBUIÇÃO DE FARDAMENTO, CELULARES, TENSIÔMETROS, ESTETOSCÓPIOS, OXÍMETROS DE PULSO, TERMÔMETROS, BOLSAS E PROTETOR SOLAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A ORGANIZAÇÃO, EM REGIME DE URGÊNCIA, DE FRENTE DE SERVIÇO PARA EXECUÇÃO DE AÇÕES EMERGENCIAIS DE MANUTENÇÃO DAS ESTRADAS VICINAIS DO MUNICÍPIO, ENQUANTO NÃO SE INICIAM OS SERVIÇOS COM MÁQUINAS PESADAS.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DE PROVIDÊNCIAS PARA A CRIAÇÃO DE CANIL MUNICIPAL E DE CENTRO DE APOIO AO BEM-ESTAR ANIMAL NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A TROCA DE LÂMPADAS QUEIMADAS EM POSTES LOCALIZADOS NAS COMUNIDADES PAU VERDE DOS AUGUSTINHO E BARRA DOS GONÇALVES.</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A CRIAÇÃO DE SERVIÇO MUNICIPAL DE APOIO FARMACÊUTICO VETERINÁRIO, COM ESTOQUE DE MEDICAMENTOS BÁSICOS E DISPONIBILIZAÇÃO DE ATENDIMENTO VETERINÁRIO PARA ANIMAIS PERTENCENTES A FAMÍLIAS INSCRITAS NO CADASTRO ÚNICO – CADÚNICO.</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA O CADASTRAMENTO DOS AGRICULTORES E PRODUTORES RURAIS DO MUNICÍPIO QUE TRABALHAM COM A PRODUÇÃO DE ALIMENTOS, VISANDO À SUA INSERÇÃO EM PROGRAMAS DE COMPRAS PÚBLICAS, ESPECIALMENTE NO PROGRAMA DE AQUISIÇÃO DE ALIMENTOS – PAA E NAS AÇÕES VOLTADAS AO FORNECIMENTO DA MERENDA ESCOLAR.</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A CRIAÇÃO DE PROGRAMA MUNICIPAL DE HORTAS COMUNITÁRIAS EM TERRENOS PÚBLICOS OCIOSOS, NA SEDE E NA ZONA RURAL DO MUNICÍPIO, COM O FORNECIMENTO DAS CONDIÇÕES POSSÍVEIS PARA SUA IMPLANTAÇÃO E MANUTENÇÃO.</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA O CADASTRAMENTO DE JOVENS RESIDENTES NA ZONA RURAL QUE ESTEJAM FORA DA SALA DE AULA, BEM COMO A CRIAÇÃO DE EQUIPE DESTINADA À REALIZAÇÃO DE VISITAS, ORIENTAÇÃO E INCENTIVO AO RETORNO ESCOLAR.</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A OFERTA DE CURSOS DE CAPACITAÇÃO TECNOLÓGICA VOLTADOS AOS JOVENS DA REDE PÚBLICA E PARTICULAR DE ENSINO, COM FOCO NA PREPARAÇÃO PARA O MERCADO DE TRABALHO.</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CRIAÇÃO DE CANAL MUNICIPAL DE COMUNICAÇÃO E ACOMPANHAMENTO DE DEMANDAS DE MANUTENÇÃO URBANA E RURAL, POR MEIO DOS INSTRUMENTOS TECNOLÓGICOS E ADMINISTRATIVOS NECESSÁRIOS.</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A NECESSIDADE, EM CARÁTER DE URGÊNCIA, DA REALIZAÇÃO DE SERVIÇOS DE CAPINAÇÃO EM TODO O BAIRRO APARECIDA, PODAGEM DE ÁRVORES, PINTURA DA PRACINHA E RECUPERAÇÃO DO CALÇAMENTO NA SUBIDA DA RUA ANTÔNIO LÚCIO DE ALENCAR.</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE, TIPO QUEBRA-MOLAS, NA TRAVESSA ERVILHA ROCHA, LOCALIZADA NO BAIRRO PREFEITO JAIME ANDRADE, COM O OBJETIVO DE AUMENTAR A SEGURANÇA VIÁRIA E PREVENIR ACIDENTES.</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Dr. Neto</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA O ALARGAMENTO DA PONTE LOCALIZADA NO BAIRRO ALTO ALEGRE, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A REALIZAÇÃO, EM REGIME DE URGÊNCIA, DE MUTIRÃO DE LIMPEZA NOS BAIRROS DO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A ELABORAÇÃO DE PROJETO E EXECUÇÃO DE OBRA DE REVITALIZAÇÃO DA ENTRADA DO BAIRRO BATALHÃO, ESPECIALMENTE NA ÁREA ONDE SE LOCALIZA O CONHECIDO AÇUDE DO BATALHÃO.</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO A EXMA. SRA. SECRETÁRIA MUNICIPAL DE POLÍTICAS PARA SAÚDE, MORGANA KELLY BEZERRA FORTALEZA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE PRÉDIO PRÓPRIO DESTINADO AO FUNCIONAMENTO DA UNIDADE BÁSICA DE SAÚDE — UBS DO BAIRRO APARECIDA.</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A EFETIVA IDENTIFICAÇÃO OFICIAL DE LOGRADOUROS, BAIRROS, PRAÇAS, EQUIPAMENTOS E DEMAIS BENS PÚBLICOS MUNICIPAIS JÁ DENOMINADOS POR LEI, ESPECIALMENTE O MERCADO PÚBLICO MUNICIPAL OCÍLIA COSTA E SILVA, A MATERNIDADE DR. CÍCERO FERREIRA FERNANDES COSTA, O BAIRRO PREFEITO FRANCISCO JAIME DE ANDRADE (JAIME ANDRADE) E A PRAÇA PROFESSORA ZITA ANDRADE MOTA.</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, CÍCERO SIMÃO DE OLIVEIRA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DE NOVA CONTRATAÇÃO OU REGULARIZAÇÃO DA CONTRATAÇÃO DE CARROS-PIPAS, A FIM DE GARANTIR O ABASTECIMENTO DE ÁGUA ÀS FAMÍLIAS DE AGRICULTORES DA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A REALIZAÇÃO DE NOVA CONTRATAÇÃO OU REGULARIZAÇÃO DA CONTRATAÇÃO DE MÁQUINA MOTONIVELADORA, POPULARMENTE CONHECIDA COMO PATROL, A FIM DE RECUPERAR AS ESTRADAS VICINAIS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE PAVIMENTAÇÃO (CALÇAMENTO) NA RUA FRANCISCO ALMEIDA DE PEDROSA, LOCALIZADA NO BAIRRO CENTRO, NAS PROXIMIDADES DA RUA PROFESSOR ADNILSON BATISTA DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE PRAÇAS PÚBLICAS COM PARQUINHO INFANTIL E ACADEMIA POPULAR NO BAIRRO APARECIDA, NA COMUNIDADE ALÍVIO E NO BAIRRO ALTO ALEGRE, NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, CÍCERO SIMÃO DE OLIVEIRA, A ADOÇÃO DE PROVIDÊNCIAS URGENTES PARA DISPONIBILIZAÇÃO, CONTRATAÇÃO OU AMPLIAÇÃO DO SERVIÇO DE CARROS-PIPAS, A FIM DE GARANTIR O ABASTECIMENTO DE ÁGUA ÀS COMUNIDADES DA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, CÍCERO SIMÃO DE OLIVEIRA, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CRIAÇÃO DE AUXÍLIO OU COMPLEMENTAÇÃO DE AJUDA DE CUSTO AOS APONTADORES DE ÁGUA DAS COMUNIDADES ATENDIDAS PELO SISAR, POR MEIO DAS RESPECTIVAS ASSOCIAÇÕES COMUNITÁRIAS, EM VALOR EQUIVALENTE A UM SALÁRIO MÍNIMO.</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>260414002</t>
+  </si>
+  <si>
+    <t>OFC</t>
+  </si>
+  <si>
+    <t>Ofício</t>
+  </si>
+  <si>
+    <t>Moesio Loiola de Melo</t>
+  </si>
+  <si>
+    <t>VETO TOTAL AO PROJETO DE LEI DO LEGISLATIVO Nº 07/2026, QUE ALTERA A LEI MUNICIPAL Nº 255/2003, QUE REGULAMENTA O ART. 211 DA LEI ORGÂNICA MUNICIPAL, PARA REDEFINIR O CONCEITO DE ESTUDANTE RECONHECIDAMENTE POBRE E DISCIPLINA O PROCEDIMENTO DE CONCESSÃO DO TRANSPORTE UNIVERSITÁRIO GRATUITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>638</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Moesio Loiola de Melo</t>
-[...1 lines deleted...]
-  <si>
     <t>CRIA ATRAVÉS DE LEI COMPLEMENTAR O DEPARTAMENTO MUNICIPAL DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL, INSTITUI O CARGO DE DIRETOR E CARGOS DE ANALISTA AMBIENTAL, VINCULADO À SECRETARIA MUNICIPAL DE RECURSOS HIDRICOS E MEIO AMBIENTE, AUTORIZA REMANEJAMENTO TEMPORÁRIO DE SERVIDORES EFETIVOS E DA OUTRAS PROVIDÊNCIAS. COM EMENDA MODIFICATIVA E SUPRESSIVA Nº 01/2026.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>DISPÕE ATRAVÉS DE LEI COMPLEMENTAR, SOBRE A ESTRUTURA ORGANIZACIONAL DA SECRETARIA MUNICIPAL DE POLÍTICAS PARA A EDUCAÇÃO DO MUNICÍPIO DE CAMPOS SALES-CE, REVOGA A LEI MUNICIPAL 719/2022, E ADOTA OUTRAS PROVIDÊNCIAS, COM AS EMENDAS MODIFICATIVA E SUPRESSIVA Nº 1/2026 E EMENDA DE REDAÇÃO Nº 02/2026..</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>FIXA O PISO SALARIAL DO MAGISTÉRIO DA REDE PÚBLICA MUNICIPAL DE ENSINO PARA O ANO DE 2026, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO SALARIAL AOS OCUPANTES DOS CARGOS EFETIVOS DE FISIOTERAPEUTA, FONOAUDIÓLOGO, NUTRICIONISTA, MÉDICO VETERINÁRIO, CIRURGIÃO DENTISTA - PSF E. ODONTÓLOGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>QUE DISPÕEM SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA SECRETARIA MUNICIPAL DE POLÍTICAS PARA A EDUCAÇÃO DO MUNICÍPIO DE CAMPOS SALES-CE, REVOGA A LEI MUNICIPAL 719/2022 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
-[...8 lines deleted...]
-    <t>CRIA O DEPARTAMENTO MUNICIPAL DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL, INSTITUI O CARGO DE DIRETOR E CARGOS DE ANALISTA AMBIENTAL, VINCULADO À SECRETARIA MUNICIPAL DE RECURSOS HIDRICOS E MEIO AMBIENTE, AUTORIZA REMANEJAMENTO TEMPORÁRIO DE SERVIDORES EFETIVOS E DA OUTRAS PROVIDÊNCIAS.</t>
+    <t>INSTITUI SUBVENÇÃO SOCIAL A ASSOCIAÇÃO QUE ESPECIFICA, SEDIADA NO MUNICIPIO DE CAMPOS SALES/CE E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA DE ENSINO INFANTIL E FUNDAMENTAL DA LOCALIDADE DO TIGRE, QUE SERÁ DENOMINADA ESCOLA DE ENSINO INFANTIL E FUNDAMENTAL RAIMUNDO SABINO ZEFERINO.</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>ESTABELECE NORMAS PARA A DESTINAÇÃO E RATEIO DOS RECURSOS EXTRAÓRDINARIOS PROVINIENTES DO ANTIGO FUNDO DE DESENVOLVIMENTO E MANUTENÇÃO DO MAGISTÉRIO – FUNDEF (PROCESSO JUDICIAL Nº 0058802-59.2010.4.01.3400, AJUIZADO PELO MUNICÍPIO DE CAMPOS SALES CONTRA A UNIÃO FEDERAL) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO CAMPOSSALENSE AO SENHOR MOISÉS BRAZ RICARDO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Cezar Costa, Dercinho, Dr. Neto, Elionete, Jenilton</t>
   </si>
   <si>
     <t>SUSTA OS EFEITOS DO DECRETO Nº 11, DE 18 DE MARÇO DE 2026, DO PODER EXECUTIVO MUNICIPAL, POR INCONSTITUCIONALIDADE E POR EXORBITAR DO PODER REGULAMENTAR.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>Dr. Robson</t>
   </si>
   <si>
     <t>DENOMINA DE ESCOLA MANOEL JOSÉ DA SILVA (VALDEMAR DA OTÍLIA) A ESCOLA LOCALIZADA NA AGROVILA SÃO JOSÉ, ZONA RURAL DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Claudia Costa, Cezar Costa, Dercinho, Dr. Neto, Jenilton</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ADEQUAÇÃO DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMPOS SALES AO SALÁRIO MÍNIMO NACIONAL VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>597</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>DENOMINA DE SEBASTIÃO DAMASCENO DE LIMA (WILSON MASCENO) A PRAÇA LOCALIZADA NO DISTRITO DE CARMELÓPOLIS, NO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO FILHOS AMADOS DO CÉU – INSCRITA NO CNPJ Nº 11.695.557/0009-68 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>Cezar Costa, Dercinho, Elionete, Jenilton</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 314/2005, QUE DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NO ÂMBITO DO MUNICÍPIO DE CAMPOS SALES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -672,50 +954,83 @@
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 255/2003, QUE REGULAMENTA O ART. 211 DA LEI ORGÂNICA MUNICIPAL, PARA REDEFINIR O CONCEITO DE ESTUDANTE RECONHECIDAMENTE POBRE E DISCIPLINA O PROCEDIMENTO DE CONCESSÃO DO TRANSPORTE UNIVERSITÁRIO GRATUITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>EMENTA: RECONHECE COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE CAMPOS SALES A AGREMIAÇÃO JUNINA ASA BRANCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>EMENTA: DENOMINA DE ESCOLA MANOEL JOSÉ DA SILVA (VALDEMAR DA OTÍLIA) A ESCOLA LOCALIZADA NA AGROVILA SÃO JOSÉ, ZONA RURAL DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>Adriana Brito, Dr. Robson, Manon, Nenzão do Batalhão, Valmir Junior</t>
   </si>
   <si>
     <t>DENOMINA DE PRAÇA JOSÉ PEREIRA FILHO A PRAÇA LOCALIZADA NO DISTRITO DE MONTE CASTELO, MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CAMPOS SALES, O MÊS “MAIO FURTA-COR”, DEDICADO ÀS AÇÕES DE CONSCIENTIZAÇÃO, INCENTIVO AO CUIDADO E PROMOÇÃO DA SAÚDE MENTAL MATERNA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>DENOMINA DE UNIDADE BÁSICA DE SAÚDE VERONICIA DE LIMA SILVA A UBS LOCALIZADA NO DISTRITO DE MONTE CASTELO, ZONA RURAL DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>DENOMINA DE JOSÉ OSMIRO COELHO A PRAÇA LOCALIZADA NO SÍTIO CALDEIRÃO NO MUNICÍPIO DE CAMPOS SALES - CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>EMENTA: DENOMINA DE TRAVESSA DONDON FEITOSA A VIA PÚBLICA CONHECIDA COMO TRAVESSA NORTE, LOCALIZADA NO CENTRO DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>Nenzão do Batalhão, Adriana Brito, Dr. Robson, Manon, Valmir Junior</t>
+  </si>
+  <si>
+    <t>EMENTA: DENOMINA DE RESIDENCIAL OTONI SANTIAGO DE MORAIS (MORAIS MOTOTÁXI) O CONJUNTO HABITACIONAL A SER CONSTRUÍDO POR MEIO DO PROGRAMA MINHA CASA, MINHA VIDA, LOCALIZADO AO LADO DO SEMINÁRIO DOS SERVOS DO SAGRADO CORAÇÃO DE JESUS, ÀS MARGENS DA RODOVIA CE-187 (ESTRADA DA CONFIANÇA), NO MUNICÍPIO DE CAMPOS SALES/CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>602</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO FINAL DO MÊS DE FEVEREIRO, COM A FINALIDADE DE DEBATER A REVITALIZAÇÃO DO BAIRRO BATALHÃO, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AO ARTISTA E PRODUTOR ANTÔNIO RAFAEL DA SILVA, PROPRIETÁRIO DA EMPRESA RS PRODUÇÕES E EVENTOS, EM VIRTUDE DA RELEVANTE CONTRIBUIÇÃO CULTURAL E ARTÍSTICA LEVADA A DIVERSOS MUNICÍPIOS E ESTADOS, ESPECIALMENTE POR MEIO DO ESPETÁCULO NATALINO “SONHO DE UMA NOITE DE NATAL”, REALIZADO POR UMA EQUIPE COMPOSTA POR 22 ARTISTAS E PROFISSIONAIS DA PRODUÇÃO, TODOS FILHOS DO MUNICÍPIO DE CAMPOS SALES, PROMOVENDO COM ORGULHO O NOME DE NOSSA TERRA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, SOLICITANDO INFORMAÇÕES E CÓPIAS DE DOCUMENTOS REFERENTES AOS VALORES ARRECADADOS NO LEILÃO PÚBLICO DE BENS E À DESTINAÇÃO DOS RECURSOS OBTIDOS.</t>
   </si>
   <si>
     <t>605</t>
@@ -862,50 +1177,200 @@
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DA EXECUÇÃO DA MERENDA ESCOLAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DO QUADRO FUNCIONAL E ORGANIZAÇÃO ADMINISTRATIVA DAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO, ABRANGENDO A SEDE E A ZONA RURAL.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, SOLICITANDO, NO PRAZO DE 15 (QUINZE) DIAS, INFORMAÇÕES DETALHADAS ACERCA DOS GASTOS COM PUBLICIDADE REALIZADOS PELAS SECRETARIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE DESPORTO, RONALDO ANGELIM, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DAS AÇÕES, PROGRAMAS, COMPETIÇÕES, RECURSOS FINANCEIROS DA SECRETARIA DE ESPORTES E, AINDA, SOBRE A SITUAÇÃO DAS OBRAS DO ESTÁDIO MUNICIPAL “O MORAISÃO”, REFERENTES AOS ANOS DE 2025 E 2026.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, DAMIÃO FERREIRA DE OLIVEIRA, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DOS PROGRAMAS E AÇÕES EXECUTADOS NO EXERCÍCIO DE 2026, NA SEDE E NA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, SOLICITANDO O ENVIO DO PLANO DE TRABALHO PARA INÍCIO DOS SERVIÇOS DE RECUPERAÇÃO DAS ESTRADAS VICINAIS DO MUNICÍPIO, COM PRIORIDADE PARA AQUELAS UTILIZADAS COMO ROTAS ESCOLARES.</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE CONVITE AO SECRETÁRIO MUNICIPAL DE DESPORTO, RONALDO ANGELIM, PARA COMPARECER A ESTA CASA LEGISLATIVA NO DIA 08 DE MAIO DE 2026, A FIM DE PRESTAR ESCLARECIMENTOS ACERCA DA PRAÇA DE ESPORTES, DAS OBRAS DO ESTÁDIO MUNICIPAL “O MORAISÃO” E DO CAMPEONATO MUNICIPAL DE FUTEBOL.</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DA EXECUÇÃO E FUNCIONAMENTO DA EDUCAÇÃO DE JOVENS E ADULTOS (EJA) NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA DESTINADA A DEBATER, ACOMPANHAR E DAR VISIBILIDADE À IMPLEMENTAÇÃO E EXECUÇÃO DO PROGRAMA CEARÁ SEM FOME NO MUNICÍPIO DE CAMPOS SALES, COM A PARTICIPAÇÃO DE REPRESENTANTES DO GOVERNO DO ESTADO, DO INSTITUTO VALE DO SALGADO, DE ASSOCIAÇÕES QUE ATUEM JUNTO AO PROGRAMA NO MUNICÍPIO, DE ENTIDADES DA SOCIEDADE CIVIL, LIDERANÇAS COMUNITÁRIAS, ENTIDADES RELIGIOSAS, FAMÍLIAS BENEFICIADAS E DEMAIS INTERESSADOS.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA DESTINADA A DISCUTIR A SITUAÇÃO ATUAL DO TRÂNSITO NO MUNICÍPIO DE CAMPOS SALES, COM A PARTICIPAÇÃO DO PREFEITO MUNICIPAL, DO SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, DE REPRESENTANTES DA POLÍCIA MILITAR, GUARDA CIVIL MUNICIPAL, DO DETRAN-CE E DA SOCIEDADE CIVIL ORGANIZADA.</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES ACERCA DA ENTREGA DE FARDAMENTO ESCOLAR AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PRESIDENTE DO TRIBUNAL DE JUSTIÇA DO ESTADO DO CEARÁ, DESEMBARGADOR HERÁCLITO VIEIRA DE SOUZA NETO, SOLICITANDO A DESIGNAÇÃO DE JUIZ TITULAR PARA A COMARCA DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SUPERINTENDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO CEARÁ – DETRAN/CE, SR.  LUCIANO LINHARES FEIJÃO, SOLICITANDO, EM REGIME DE URGÊNCIA, A INSTALAÇÃO DE FOTOSSENSORES EM TODAS AS ENTRADAS DO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, NO MÊS DE JUNHO DE 2026, DESTINADA A DEBATER A CRIAÇÃO DA ACADEMIA MUNICIPAL DOS ESCRITORES, POETAS E CORDELISTAS DE CAMPOS SALES, COM A PARTICIPAÇÃO DE ARTISTAS, EDUCADORES, REPRESENTANTES DA CULTURA E DA SOCIEDADE CIVIL.</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES À POETISA ESMERALDA COSTA, PELO RELEVANTE TRABALHO DESENVOLVIDO NA LITERATURA, NA POESIA E NA LITERATURA DE CORDEL, LEVANDO O NOME DO MUNICÍPIO DE CAMPOS SALES AO RECONHECIMENTO ESTADUAL E NACIONAL.</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AO MÉDICO DR. SAMUEL, PELO RELEVANTE TRABALHO DESENVOLVIDO NA UNIDADE BÁSICA DE SAÚDE DO BAIRRO APARECIDA, NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SUPERINTENDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO CEARÁ – DETRAN/CE, SR. LUCIANO LINHARES FEIJÃO, E AO EXMO. SUPERINTENDENTE DA SUPERINTENDÊNCIA DE OBRAS PÚBLICAS DO CEARÁ – SOP/CE, SR. VALDECI REBOUÇAS, SOLICITANDO, EM REGIME DE URGÊNCIA, A ADOÇÃO DE PROVIDÊNCIAS VISANDO À INSTALAÇÃO DE REDUTORES DE VELOCIDADE, SINALIZAÇÃO ADEQUADA E FISCALIZAÇÃO ELETRÔNICA NAS PRINCIPAIS SAÍDAS DO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AO ARTISTA DAMIÃO FRANCISCO DAS CHAGAS, CONHECIDO ARTISTICAMENTE COMO DAMYÃO DO ACORDEON, PELO RELEVANTE TRABALHO DESENVOLVIDO NA MÚSICA, NA CULTURA POPULAR E NA VALORIZAÇÃO DO FORRÓ PÉ DE SERRA.</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE SOLIDARIEDADE A TODOS OS ARTISTAS, PROFISSIONAIS E COLABORADORES DO CIRCO DO TIRULLIPA, EM RAZÃO DO LAMENTÁVEL OCORRIDO, DESTACANDO-SE QUE O ARTISTA CAMPOSSALENSE LEONEL DO ACORDEOM INTEGRA A EQUIPE CIRCENSE.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIOS AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO; AO EXMO. SR. DEPUTADO ESTADUAL GUILHERME LANDIM; AO EXMO. SR. DEPUTADO FEDERAL YURI DO PAREDÃO; AO EXMO. SR. GOVERNADOR DO ESTADO DO CEARÁ, ELMANO DE FREITAS; AO EXMO. SR. SENADOR CAMILO SANTANA; E AO EXMO. SR. SENADOR CID GOMES, SOLICITANDO A ADOÇÃO DOS ESFORÇOS NECESSÁRIOS PARA A REALIZAÇÃO DA OBRA DE ILUMINAÇÃO DA CICLOVIA LOCALIZADA NA RODOVIA CE-187, NO TRECHO QUE LIGA O BAIRRO APARECIDA ÀS PROXIMIDADES DO CAMPO DE FUTEBOL POPULARMENTE CONHECIDO COMO “TOCÃO”, BEM COMO, SE POSSÍVEL, A EXTENSÃO DA ILUMINAÇÃO ATÉ A ENTRADA DO SÍTIO ALECRIM.</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO MINISTÉRIO PÚBLICO DO ESTADO DO CEARÁ, POR INTERMÉDIO DA PROMOTORIA DE JUSTIÇA DA COMARCA DE CAMPOS SALES, SOLICITANDO INFORMAÇÕES ACERCA DAS PROVIDÊNCIAS ADOTADAS OU EM CURSO DIANTE DA SITUAÇÃO DO TRANSPORTE ESCOLAR NO MUNICÍPIO DE CAMPOS SALES, CONFORME DADOS CONSTANTES NO PAINEL PÚBLICO “BI TRANSPORTE ESCOLAR NO CEARÁ”, DISPONIBILIZADO PELO PRÓPRIO MINISTÉRIO PÚBLICO DO CEARÁ.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA E AO SENHOR SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, CÍCERO SIMÃO DE OLIVEIRA, SOLICITANDO INFORMAÇÕES E PROVIDÊNCIAS ACERCA DA RECUPERAÇÃO DAS ESTRADAS VICINAIS DO ASSENTAMENTO ACOCI, BEM COMO SOBRE A OPERAÇÃO DOS CARROS-PIPAS DESTINADOS AO ABASTECIMENTO DE ÁGUA DAS COMUNIDADES DA REGIÃO.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES ACERCA DA FROTA DO TRANSPORTE ESCOLAR DO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIOS AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO; AO EXMO. SR. GOVERNADOR DO ESTADO DO CEARÁ, ELMANO DE FREITAS; E AO EXMO. SR. SUPERINTENDENTE DA SUPERINTENDÊNCIA DE OBRAS PÚBLICAS DO CEARÁ – SOP/CE, VALDECI REBOUÇAS, SOLICITANDO A INCLUSÃO NO CRONOGRAMA DE OBRAS, COM DESTINAÇÃO DE RECURSOS, PARA A EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NOS TRECHOS QUE LIGAM O DISTRITO DE MONTE CASTELO E O DISTRITO DE ITAGUÁ À ESTRADA DA CONFIANÇA, NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. GOVERNADOR DO ESTADO DO CEARÁ, ELMANO DE FREITAS, E AO EXMO. SR. SECRETÁRIO DO ESPORTE DO ESTADO DO CEARÁ, ROGÉRIO NOGUEIRA PINHEIRO, SOLICITANDO A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE 03 (TRÊS) ARENINHAS NO MUNICÍPIO DE CAMPOS SALES/CE, SENDO UMA NO DISTRITO DE MONTE CASTELO, UMA NO DISTRITO DE BARÃO DE AQUIRAZ E UMA NO ASSENTAMENTO ACOCI.</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DO SR. FRANCISCO CÍCERO DA SILVA, CONHECIDO CARINHOSAMENTE COMO “SEU CHICHICO”, OCORRIDO EM 16 DE MAIO DE 2026, AOS 87 ANOS DE IDADE.</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE PESAR PELO FALECIMENTO DO SR. OTONI SANTIAGO DE MORAIS, CONHECIDO POPULARMENTE COMO “MORAIS MOTOTÁXI”, MANIFESTANDO SOLIDARIEDADE AOS SEUS FAMILIARES, AMIGOS E A TODOS AQUELES QUE SENTEM SUA PARTIDA.</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AO DR. MARIANO DE OLIVEIRA CARVALHO, PELA CONCLUSÃO DO DOUTORADO EM GEOGRAFIA PELA UNIVERSIDADE ESTADUAL DO CEARÁ - UECE.</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO, EM REGIME DE URGÊNCIA, NO MÊS DE JUNHO DE 2026, DE AUDIÊNCIA PÚBLICA DESTINADA A DEBATER A SITUAÇÃO DO ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE CAMPOS SALES, ESPECIALMENTE NA ZONA RURAL, COM A PARTICIPAÇÃO DAS SECRETARIAS COMPETENTES, REPRESENTANTES DE ASSOCIAÇÕES COMUNITÁRIAS, SINDICATO DOS TRABALHADORES RURAIS E DEMAIS INSTITUIÇÕES ENVOLVIDAS NA TEMÁTICA.</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO SECRETÁRIO MUNICIPAL DE POLÍTICAS PARA EDUCAÇÃO, HILDEFRAN ALENCAR JURUMENHA RIBEIRO, SOLICITANDO INFORMAÇÕES E CÓPIAS DAS FOLHAS OU DEMONSTRATIVOS DE PAGAMENTO DAS BOLSAS CONCEDIDAS AOS ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS - EJA, NO ÂMBITO DO PROGRAMA DE INCENTIVO À APRENDIZAGEM, INSTITUÍDO PELA LEI MUNICIPAL Nº 792, DE 29 DE AGOSTO DE 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1209,64 +1674,64 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2512,1314 +2977,2874 @@
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>164</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="D50" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>42</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
         <v>169</v>
-      </c>
-[...19 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>171</v>
       </c>
-      <c r="B52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
         <v>172</v>
       </c>
-      <c r="E52" t="s">
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>174</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>175</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>177</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
       <c r="D54" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="D55" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D56" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>173</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>187</v>
       </c>
       <c r="D57" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>186</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>190</v>
       </c>
       <c r="D58" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>186</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>189</v>
+        <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>41</v>
+        <v>193</v>
       </c>
       <c r="D59" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>186</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>196</v>
       </c>
       <c r="D60" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>198</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>17</v>
+        <v>199</v>
       </c>
       <c r="D61" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>202</v>
       </c>
       <c r="D62" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>23</v>
+        <v>205</v>
       </c>
       <c r="D63" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>27</v>
+        <v>208</v>
       </c>
       <c r="D64" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>132</v>
+        <v>49</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="D65" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>208</v>
+        <v>32</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>35</v>
+        <v>214</v>
       </c>
       <c r="D66" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>218</v>
       </c>
       <c r="D67" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>221</v>
       </c>
       <c r="D68" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>45</v>
+        <v>224</v>
       </c>
       <c r="D69" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>218</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>10</v>
+        <v>227</v>
       </c>
       <c r="D70" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="D71" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>20</v>
+        <v>233</v>
       </c>
       <c r="D72" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H72" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>23</v>
+        <v>236</v>
       </c>
       <c r="D73" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H73" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>27</v>
+        <v>239</v>
       </c>
       <c r="D74" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H74" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>31</v>
+        <v>242</v>
       </c>
       <c r="D75" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H75" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>35</v>
+        <v>245</v>
       </c>
       <c r="D76" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H76" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>41</v>
+        <v>248</v>
       </c>
       <c r="D77" t="s">
-        <v>221</v>
+        <v>249</v>
       </c>
       <c r="E77" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="F77" t="s">
-        <v>95</v>
+        <v>251</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H77" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>221</v>
+        <v>254</v>
       </c>
       <c r="E78" t="s">
-        <v>222</v>
+        <v>255</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="D79" t="s">
-        <v>221</v>
+        <v>254</v>
       </c>
       <c r="E79" t="s">
-        <v>222</v>
+        <v>255</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H79" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>221</v>
+        <v>260</v>
       </c>
       <c r="E80" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F80" t="s">
-        <v>132</v>
+        <v>251</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>243</v>
+        <v>262</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>221</v>
+        <v>260</v>
       </c>
       <c r="E81" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F81" t="s">
-        <v>132</v>
+        <v>251</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="D82" t="s">
-        <v>221</v>
+        <v>260</v>
       </c>
       <c r="E82" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="D83" t="s">
-        <v>221</v>
+        <v>260</v>
       </c>
       <c r="E83" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="D84" t="s">
-        <v>221</v>
+        <v>260</v>
       </c>
       <c r="E84" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F84" t="s">
-        <v>132</v>
+        <v>251</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H84" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="D85" t="s">
-        <v>221</v>
+        <v>260</v>
       </c>
       <c r="E85" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H85" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>221</v>
+        <v>274</v>
       </c>
       <c r="E86" t="s">
-        <v>222</v>
+        <v>275</v>
       </c>
       <c r="F86" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H86" t="s">
-        <v>256</v>
+        <v>276</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>257</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="D87" t="s">
-        <v>221</v>
+        <v>274</v>
       </c>
       <c r="E87" t="s">
-        <v>222</v>
+        <v>275</v>
       </c>
       <c r="F87" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H87" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="D88" t="s">
-        <v>221</v>
+        <v>274</v>
       </c>
       <c r="E88" t="s">
-        <v>222</v>
+        <v>275</v>
       </c>
       <c r="F88" t="s">
-        <v>255</v>
+        <v>281</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H88" t="s">
-        <v>261</v>
+        <v>282</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>221</v>
+        <v>284</v>
       </c>
       <c r="E89" t="s">
-        <v>222</v>
+        <v>285</v>
       </c>
       <c r="F89" t="s">
-        <v>255</v>
+        <v>286</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H89" t="s">
-        <v>263</v>
+        <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>264</v>
+        <v>288</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="E90" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="F90" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>98</v>
+        <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="E91" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="F91" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H91" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>269</v>
+        <v>294</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="D92" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="E92" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="F92" t="s">
-        <v>192</v>
+        <v>295</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H92" t="s">
-        <v>270</v>
+        <v>296</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>271</v>
+        <v>297</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="D93" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="E93" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="F93" t="s">
-        <v>272</v>
+        <v>132</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H93" t="s">
-        <v>273</v>
+        <v>298</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>274</v>
+        <v>299</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="D94" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="E94" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="F94" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>276</v>
+        <v>301</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="D95" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="E95" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="F95" t="s">
-        <v>13</v>
+        <v>302</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>277</v>
+        <v>303</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="D96" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="E96" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
+        <v>305</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H96" t="s">
-        <v>279</v>
+        <v>306</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>280</v>
+        <v>307</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="D97" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="E97" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="F97" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H97" t="s">
-        <v>281</v>
+        <v>308</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>282</v>
+        <v>309</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
+        <v>41</v>
+      </c>
+      <c r="D98" t="s">
+        <v>289</v>
+      </c>
+      <c r="E98" t="s">
+        <v>290</v>
+      </c>
+      <c r="F98" t="s">
+        <v>281</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>311</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>45</v>
+      </c>
+      <c r="D99" t="s">
+        <v>289</v>
+      </c>
+      <c r="E99" t="s">
+        <v>290</v>
+      </c>
+      <c r="F99" t="s">
+        <v>312</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>314</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>48</v>
+      </c>
+      <c r="D100" t="s">
+        <v>289</v>
+      </c>
+      <c r="E100" t="s">
+        <v>290</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>316</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>52</v>
+      </c>
+      <c r="D101" t="s">
+        <v>289</v>
+      </c>
+      <c r="E101" t="s">
+        <v>290</v>
+      </c>
+      <c r="F101" t="s">
+        <v>132</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>318</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>55</v>
+      </c>
+      <c r="D102" t="s">
+        <v>289</v>
+      </c>
+      <c r="E102" t="s">
+        <v>290</v>
+      </c>
+      <c r="F102" t="s">
+        <v>281</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>320</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>58</v>
+      </c>
+      <c r="D103" t="s">
+        <v>289</v>
+      </c>
+      <c r="E103" t="s">
+        <v>290</v>
+      </c>
+      <c r="F103" t="s">
+        <v>28</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>322</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>61</v>
+      </c>
+      <c r="D104" t="s">
+        <v>289</v>
+      </c>
+      <c r="E104" t="s">
+        <v>290</v>
+      </c>
+      <c r="F104" t="s">
+        <v>323</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H104" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>325</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>326</v>
+      </c>
+      <c r="E105" t="s">
+        <v>327</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>329</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>17</v>
+      </c>
+      <c r="D106" t="s">
+        <v>326</v>
+      </c>
+      <c r="E106" t="s">
+        <v>327</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H106" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>331</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>20</v>
+      </c>
+      <c r="D107" t="s">
+        <v>326</v>
+      </c>
+      <c r="E107" t="s">
+        <v>327</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H107" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>333</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>23</v>
+      </c>
+      <c r="D108" t="s">
+        <v>326</v>
+      </c>
+      <c r="E108" t="s">
+        <v>327</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H108" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>335</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>27</v>
+      </c>
+      <c r="D109" t="s">
+        <v>326</v>
+      </c>
+      <c r="E109" t="s">
+        <v>327</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H109" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>337</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>31</v>
+      </c>
+      <c r="D110" t="s">
+        <v>326</v>
+      </c>
+      <c r="E110" t="s">
+        <v>327</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>339</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>35</v>
+      </c>
+      <c r="D111" t="s">
+        <v>326</v>
+      </c>
+      <c r="E111" t="s">
+        <v>327</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H111" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>341</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>41</v>
+      </c>
+      <c r="D112" t="s">
+        <v>326</v>
+      </c>
+      <c r="E112" t="s">
+        <v>327</v>
+      </c>
+      <c r="F112" t="s">
+        <v>95</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H112" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>343</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>45</v>
+      </c>
+      <c r="D113" t="s">
+        <v>326</v>
+      </c>
+      <c r="E113" t="s">
+        <v>327</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H113" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>345</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>48</v>
+      </c>
+      <c r="D114" t="s">
+        <v>326</v>
+      </c>
+      <c r="E114" t="s">
+        <v>327</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H114" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>347</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>52</v>
+      </c>
+      <c r="D115" t="s">
+        <v>326</v>
+      </c>
+      <c r="E115" t="s">
+        <v>327</v>
+      </c>
+      <c r="F115" t="s">
+        <v>132</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H115" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>349</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>55</v>
+      </c>
+      <c r="D116" t="s">
+        <v>326</v>
+      </c>
+      <c r="E116" t="s">
+        <v>327</v>
+      </c>
+      <c r="F116" t="s">
+        <v>132</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H116" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>351</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>58</v>
+      </c>
+      <c r="D117" t="s">
+        <v>326</v>
+      </c>
+      <c r="E117" t="s">
+        <v>327</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H117" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>353</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>61</v>
+      </c>
+      <c r="D118" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" t="s">
+        <v>327</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H118" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>355</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>64</v>
+      </c>
+      <c r="D119" t="s">
+        <v>326</v>
+      </c>
+      <c r="E119" t="s">
+        <v>327</v>
+      </c>
+      <c r="F119" t="s">
+        <v>132</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H119" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>357</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>76</v>
+      </c>
+      <c r="D120" t="s">
+        <v>326</v>
+      </c>
+      <c r="E120" t="s">
+        <v>327</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H120" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>359</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>79</v>
+      </c>
+      <c r="D121" t="s">
+        <v>326</v>
+      </c>
+      <c r="E121" t="s">
+        <v>327</v>
+      </c>
+      <c r="F121" t="s">
+        <v>360</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H121" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>362</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>82</v>
+      </c>
+      <c r="D122" t="s">
+        <v>326</v>
+      </c>
+      <c r="E122" t="s">
+        <v>327</v>
+      </c>
+      <c r="F122" t="s">
+        <v>363</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H122" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>365</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>85</v>
+      </c>
+      <c r="D123" t="s">
+        <v>326</v>
+      </c>
+      <c r="E123" t="s">
+        <v>327</v>
+      </c>
+      <c r="F123" t="s">
+        <v>360</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H123" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>367</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>88</v>
+      </c>
+      <c r="D124" t="s">
+        <v>326</v>
+      </c>
+      <c r="E124" t="s">
+        <v>327</v>
+      </c>
+      <c r="F124" t="s">
+        <v>360</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H124" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>369</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>94</v>
+      </c>
+      <c r="D125" t="s">
+        <v>326</v>
+      </c>
+      <c r="E125" t="s">
+        <v>327</v>
+      </c>
+      <c r="F125" t="s">
+        <v>370</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H125" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>372</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>98</v>
+      </c>
+      <c r="D126" t="s">
+        <v>326</v>
+      </c>
+      <c r="E126" t="s">
+        <v>327</v>
+      </c>
+      <c r="F126" t="s">
+        <v>95</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>374</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>101</v>
+      </c>
+      <c r="D127" t="s">
+        <v>326</v>
+      </c>
+      <c r="E127" t="s">
+        <v>327</v>
+      </c>
+      <c r="F127" t="s">
+        <v>281</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H127" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>376</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>104</v>
+      </c>
+      <c r="D128" t="s">
+        <v>326</v>
+      </c>
+      <c r="E128" t="s">
+        <v>327</v>
+      </c>
+      <c r="F128" t="s">
+        <v>377</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H128" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>379</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>107</v>
+      </c>
+      <c r="D129" t="s">
+        <v>326</v>
+      </c>
+      <c r="E129" t="s">
+        <v>327</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H129" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>381</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>110</v>
+      </c>
+      <c r="D130" t="s">
+        <v>326</v>
+      </c>
+      <c r="E130" t="s">
+        <v>327</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H130" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>383</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>113</v>
+      </c>
+      <c r="D131" t="s">
+        <v>326</v>
+      </c>
+      <c r="E131" t="s">
+        <v>327</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H131" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>385</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>116</v>
+      </c>
+      <c r="D132" t="s">
+        <v>326</v>
+      </c>
+      <c r="E132" t="s">
+        <v>327</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H132" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>387</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
         <v>119</v>
       </c>
-      <c r="D98" t="s">
-[...12 lines deleted...]
-        <v>283</v>
+      <c r="D133" t="s">
+        <v>326</v>
+      </c>
+      <c r="E133" t="s">
+        <v>327</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H133" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>389</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>122</v>
+      </c>
+      <c r="D134" t="s">
+        <v>326</v>
+      </c>
+      <c r="E134" t="s">
+        <v>327</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H134" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>391</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>125</v>
+      </c>
+      <c r="D135" t="s">
+        <v>326</v>
+      </c>
+      <c r="E135" t="s">
+        <v>327</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H135" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>393</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>128</v>
+      </c>
+      <c r="D136" t="s">
+        <v>326</v>
+      </c>
+      <c r="E136" t="s">
+        <v>327</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H136" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>395</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>131</v>
+      </c>
+      <c r="D137" t="s">
+        <v>326</v>
+      </c>
+      <c r="E137" t="s">
+        <v>327</v>
+      </c>
+      <c r="F137" t="s">
+        <v>42</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>397</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>135</v>
+      </c>
+      <c r="D138" t="s">
+        <v>326</v>
+      </c>
+      <c r="E138" t="s">
+        <v>327</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H138" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>399</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>138</v>
+      </c>
+      <c r="D139" t="s">
+        <v>326</v>
+      </c>
+      <c r="E139" t="s">
+        <v>327</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H139" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>401</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>141</v>
+      </c>
+      <c r="D140" t="s">
+        <v>326</v>
+      </c>
+      <c r="E140" t="s">
+        <v>327</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H140" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>403</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>144</v>
+      </c>
+      <c r="D141" t="s">
+        <v>326</v>
+      </c>
+      <c r="E141" t="s">
+        <v>327</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H141" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>405</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>147</v>
+      </c>
+      <c r="D142" t="s">
+        <v>326</v>
+      </c>
+      <c r="E142" t="s">
+        <v>327</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H142" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>407</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>150</v>
+      </c>
+      <c r="D143" t="s">
+        <v>326</v>
+      </c>
+      <c r="E143" t="s">
+        <v>327</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H143" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>409</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>153</v>
+      </c>
+      <c r="D144" t="s">
+        <v>326</v>
+      </c>
+      <c r="E144" t="s">
+        <v>327</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H144" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>411</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>156</v>
+      </c>
+      <c r="D145" t="s">
+        <v>326</v>
+      </c>
+      <c r="E145" t="s">
+        <v>327</v>
+      </c>
+      <c r="F145" t="s">
+        <v>28</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H145" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>413</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>159</v>
+      </c>
+      <c r="D146" t="s">
+        <v>326</v>
+      </c>
+      <c r="E146" t="s">
+        <v>327</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H146" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>415</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>162</v>
+      </c>
+      <c r="D147" t="s">
+        <v>326</v>
+      </c>
+      <c r="E147" t="s">
+        <v>327</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H147" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>417</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>165</v>
+      </c>
+      <c r="D148" t="s">
+        <v>326</v>
+      </c>
+      <c r="E148" t="s">
+        <v>327</v>
+      </c>
+      <c r="F148" t="s">
+        <v>49</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H148" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>419</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>168</v>
+      </c>
+      <c r="D149" t="s">
+        <v>326</v>
+      </c>
+      <c r="E149" t="s">
+        <v>327</v>
+      </c>
+      <c r="F149" t="s">
+        <v>132</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>421</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>171</v>
+      </c>
+      <c r="D150" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" t="s">
+        <v>327</v>
+      </c>
+      <c r="F150" t="s">
+        <v>132</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H150" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>423</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>175</v>
+      </c>
+      <c r="D151" t="s">
+        <v>326</v>
+      </c>
+      <c r="E151" t="s">
+        <v>327</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H151" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>425</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>178</v>
+      </c>
+      <c r="D152" t="s">
+        <v>326</v>
+      </c>
+      <c r="E152" t="s">
+        <v>327</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H152" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>427</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>181</v>
+      </c>
+      <c r="D153" t="s">
+        <v>326</v>
+      </c>
+      <c r="E153" t="s">
+        <v>327</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H153" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>429</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>184</v>
+      </c>
+      <c r="D154" t="s">
+        <v>326</v>
+      </c>
+      <c r="E154" t="s">
+        <v>327</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H154" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>431</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>187</v>
+      </c>
+      <c r="D155" t="s">
+        <v>326</v>
+      </c>
+      <c r="E155" t="s">
+        <v>327</v>
+      </c>
+      <c r="F155" t="s">
+        <v>360</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>433</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>190</v>
+      </c>
+      <c r="D156" t="s">
+        <v>326</v>
+      </c>
+      <c r="E156" t="s">
+        <v>327</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H156" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>435</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>193</v>
+      </c>
+      <c r="D157" t="s">
+        <v>326</v>
+      </c>
+      <c r="E157" t="s">
+        <v>327</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H157" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>437</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>196</v>
+      </c>
+      <c r="D158" t="s">
+        <v>326</v>
+      </c>
+      <c r="E158" t="s">
+        <v>327</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H158" t="s">
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3877,50 +5902,110 @@
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>