--- v2 (2026-06-18)
+++ v3 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="458">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -753,50 +753,68 @@
   <si>
     <t>73</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE PRAÇAS PÚBLICAS COM PARQUINHO INFANTIL E ACADEMIA POPULAR NO BAIRRO APARECIDA, NA COMUNIDADE ALÍVIO E NO BAIRRO ALTO ALEGRE, NO MUNICÍPIO DE CAMPOS SALES/CE.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, CÍCERO SIMÃO DE OLIVEIRA, A ADOÇÃO DE PROVIDÊNCIAS URGENTES PARA DISPONIBILIZAÇÃO, CONTRATAÇÃO OU AMPLIAÇÃO DO SERVIÇO DE CARROS-PIPAS, A FIM DE GARANTIR O ABASTECIMENTO DE ÁGUA ÀS COMUNIDADES DA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE RECURSOS HÍDRICOS, CÍCERO SIMÃO DE OLIVEIRA, O ENVIO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA DISPONDO SOBRE A CRIAÇÃO DE AUXÍLIO OU COMPLEMENTAÇÃO DE AJUDA DE CUSTO AOS APONTADORES DE ÁGUA DAS COMUNIDADES ATENDIDAS PELO SISAR, POR MEIO DAS RESPECTIVAS ASSOCIAÇÕES COMUNITÁRIAS, EM VALOR EQUIVALENTE A UM SALÁRIO MÍNIMO.</t>
   </si>
   <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE DESPORTO, RONALDO ANGELIM, A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTITUIÇÃO DE CALENDÁRIO ANUAL DE ATIVIDADES E PROVAS DE CICLISMO NO MUNICÍPIO DE CAMPOS SALES, COM REUNIÃO PÚBLICA DE ALINHAMENTO NO MÊS DE JANEIRO DE CADA ANO, DIVULGAÇÃO PRÉVIA DO CRONOGRAMA, PERCURSOS, HORÁRIOS, CRITÉRIOS E PRAZOS DE INSCRIÇÃO.</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO EXMO. SR. SECRETÁRIO MUNICIPAL DE OBRAS E URBANISMO, JOSÉ ARY DE SOUZA SOLANO FEITOSA, A CONTINUIDADE DA PAVIMENTAÇÃO DA TRAVESSA NÍVEA SELMA, LOCALIZADA NO BAIRRO CENTRO, NAS PROXIMIDADES DA ANTIGA USINA DE ALGODÃO E DO POSTO DE COMBUSTÍVEL JUAÇO, VIA QUE LIGA O CENTRO DA CIDADE AO BAIRRO ALTO ALEGRE.</t>
+  </si>
+  <si>
     <t>717</t>
   </si>
   <si>
     <t>260414002</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Moesio Loiola de Melo</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI DO LEGISLATIVO Nº 07/2026, QUE ALTERA A LEI MUNICIPAL Nº 255/2003, QUE REGULAMENTA O ART. 211 DA LEI ORGÂNICA MUNICIPAL, PARA REDEFINIR O CONCEITO DE ESTUDANTE RECONHECIDAMENTE POBRE E DISCIPLINA O PROCEDIMENTO DE CONCESSÃO DO TRANSPORTE UNIVERSITÁRIO GRATUITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
@@ -852,59 +870,71 @@
   <si>
     <t>ESTABELECE NORMAS PARA A DESTINAÇÃO E RATEIO DOS RECURSOS EXTRAÓRDINARIOS PROVINIENTES DO ANTIGO FUNDO DE DESENVOLVIMENTO E MANUTENÇÃO DO MAGISTÉRIO – FUNDEF (PROCESSO JUDICIAL Nº 0058802-59.2010.4.01.3400, AJUIZADO PELO MUNICÍPIO DE CAMPOS SALES CONTRA A UNIÃO FEDERAL) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO CAMPOSSALENSE AO SENHOR MOISÉS BRAZ RICARDO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Cezar Costa, Dercinho, Dr. Neto, Elionete, Jenilton</t>
   </si>
   <si>
     <t>SUSTA OS EFEITOS DO DECRETO Nº 11, DE 18 DE MARÇO DE 2026, DO PODER EXECUTIVO MUNICIPAL, POR INCONSTITUCIONALIDADE E POR EXORBITAR DO PODER REGULAMENTAR.</t>
   </si>
   <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO CAMPOSSALENSE AO SENHOR VICENTE FERNANDES DA SILVA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>689</t>
   </si>
   <si>
     <t>Dr. Robson</t>
   </si>
   <si>
     <t>DENOMINA DE ESCOLA MANOEL JOSÉ DA SILVA (VALDEMAR DA OTÍLIA) A ESCOLA LOCALIZADA NA AGROVILA SÃO JOSÉ, ZONA RURAL DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>ALTERA A DENOMINAÇÃO DA RUA CARNEIRO DE MENDONÇA PARA RUA DONDON FEITOSA, LOCALIZADA NO CENTRO DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>698</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Claudia Costa, Cezar Costa, Dercinho, Dr. Neto, Jenilton</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMPOS SALES AO SALÁRIO MÍNIMO NACIONAL VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>DENOMINA DE SEBASTIÃO DAMASCENO DE LIMA (WILSON MASCENO) A PRAÇA LOCALIZADA NO DISTRITO DE CARMELÓPOLIS, NO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
@@ -985,50 +1015,77 @@
     <t>697</t>
   </si>
   <si>
     <t>DENOMINA DE UNIDADE BÁSICA DE SAÚDE VERONICIA DE LIMA SILVA A UBS LOCALIZADA NO DISTRITO DE MONTE CASTELO, ZONA RURAL DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>DENOMINA DE JOSÉ OSMIRO COELHO A PRAÇA LOCALIZADA NO SÍTIO CALDEIRÃO NO MUNICÍPIO DE CAMPOS SALES - CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>EMENTA: DENOMINA DE TRAVESSA DONDON FEITOSA A VIA PÚBLICA CONHECIDA COMO TRAVESSA NORTE, LOCALIZADA NO CENTRO DO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>Nenzão do Batalhão, Adriana Brito, Dr. Robson, Manon, Valmir Junior</t>
   </si>
   <si>
     <t>EMENTA: DENOMINA DE RESIDENCIAL OTONI SANTIAGO DE MORAIS (MORAIS MOTOTÁXI) O CONJUNTO HABITACIONAL A SER CONSTRUÍDO POR MEIO DO PROGRAMA MINHA CASA, MINHA VIDA, LOCALIZADO AO LADO DO SEMINÁRIO DOS SERVOS DO SAGRADO CORAÇÃO DE JESUS, ÀS MARGENS DA RODOVIA CE-187 (ESTRADA DA CONFIANÇA), NO MUNICÍPIO DE CAMPOS SALES/CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>EMENTA: INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CAMPOS SALES – CE, O PROGRAMA MUNICIPAL DE RESGATE E VALORIZAÇÃO DAS TRADIÇÕES JUNINAS NAS ESCOLAS MUNICIPAIS DE TEMPO INTEGRAL DA SEDE E DOS DISTRITOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>EMENTA: INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CAMPOS SALES – CE, A MEDALHA JOSÉ MANOEL DE ALENCAR (ZÉ DE NEZINHO), DESTINADA AO RECONHECIMENTO DE PESSOAS, GRUPOS OU INSTITUIÇÕES QUE CONTRIBUAM PARA A VALORIZAÇÃO DA POESIA POPULAR, DO REPENTE, DA CANTORIA DE VIOLA, DO CORDEL E DA CULTURA POPULAR NORDESTINA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>DENOMINA DE RUA JÂNIO PEDROSA DOS SANTOS A VIA PÚBLICA LOCALIZADA NO BAIRRO BATALHÃO, NO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>DENOMINA DE RUA AFONSO CARLOS RODRIGUES TIMÓTEO FILHO A VIA PÚBLICA LOCALIZADA NO BAIRRO BATALHÃO, NO MUNICÍPIO DE CAMPOS SALES – CE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>764</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA NO FINAL DO MÊS DE FEVEREIRO, COM A FINALIDADE DE DEBATER A REVITALIZAÇÃO DO BAIRRO BATALHÃO, NO MUNICÍPIO DE CAMPOS SALES.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, A EMISSÃO DE MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AO ARTISTA E PRODUTOR ANTÔNIO RAFAEL DA SILVA, PROPRIETÁRIO DA EMPRESA RS PRODUÇÕES E EVENTOS, EM VIRTUDE DA RELEVANTE CONTRIBUIÇÃO CULTURAL E ARTÍSTICA LEVADA A DIVERSOS MUNICÍPIOS E ESTADOS, ESPECIALMENTE POR MEIO DO ESPETÁCULO NATALINO “SONHO DE UMA NOITE DE NATAL”, REALIZADO POR UMA EQUIPE COMPOSTA POR 22 ARTISTAS E PROFISSIONAIS DA PRODUÇÃO, TODOS FILHOS DO MUNICÍPIO DE CAMPOS SALES, PROMOVENDO COM ORGULHO O NOME DE NOSSA TERRA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>REQUER, APÓS OUVIDO O PLENÁRIO, O ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL DE CAMPOS SALES, MOÉSIO LOIOLA DE MELO, COM ENCAMINHAMENTO AO ILMO. SR. SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E FINANÇAS, GENIVAL SANTOS, SOLICITANDO INFORMAÇÕES E CÓPIAS DE DOCUMENTOS REFERENTES AOS VALORES ARRECADADOS NO LEILÃO PÚBLICO DE BENS E À DESTINAÇÃO DOS RECURSOS OBTIDOS.</t>
   </si>
@@ -1674,56 +1731,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campossales.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H158"/>
+  <dimension ref="A1:H167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3682,2169 +3739,2403 @@
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H76" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>247</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>248</v>
       </c>
       <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>251</v>
       </c>
       <c r="D78" t="s">
-        <v>254</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>255</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>251</v>
+        <v>28</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>253</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>254</v>
+      </c>
+      <c r="D79" t="s">
+        <v>255</v>
+      </c>
+      <c r="E79" t="s">
+        <v>256</v>
+      </c>
+      <c r="F79" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H79" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>259</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
         <v>260</v>
       </c>
       <c r="E80" t="s">
         <v>261</v>
       </c>
       <c r="F80" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>263</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>17</v>
       </c>
       <c r="D81" t="s">
         <v>260</v>
       </c>
       <c r="E81" t="s">
         <v>261</v>
       </c>
       <c r="F81" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H81" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>265</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E82" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F82" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>269</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" t="s">
+        <v>266</v>
+      </c>
+      <c r="E83" t="s">
         <v>267</v>
       </c>
-      <c r="B83" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D84" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E84" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F84" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H84" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D85" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E85" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="F85" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H85" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D86" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="E86" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>257</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H86" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>277</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>31</v>
       </c>
       <c r="D87" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="E87" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="F87" t="s">
+        <v>257</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>279</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
         <v>280</v>
       </c>
-      <c r="B88" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="F88" t="s">
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H88" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>283</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D89" t="s">
+        <v>280</v>
+      </c>
+      <c r="E89" t="s">
+        <v>281</v>
+      </c>
+      <c r="F89" t="s">
         <v>284</v>
       </c>
-      <c r="E89" t="s">
+      <c r="G89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H89" t="s">
         <v>285</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D90" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="E90" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="F90" t="s">
-        <v>281</v>
+        <v>28</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D91" t="s">
+        <v>280</v>
+      </c>
+      <c r="E91" t="s">
+        <v>281</v>
+      </c>
+      <c r="F91" t="s">
         <v>289</v>
       </c>
-      <c r="E91" t="s">
+      <c r="G91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" t="s">
         <v>290</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="D92" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="E92" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="F92" t="s">
-        <v>295</v>
+        <v>28</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H92" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>293</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>294</v>
+      </c>
+      <c r="E93" t="s">
+        <v>295</v>
+      </c>
+      <c r="F93" t="s">
+        <v>296</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
         <v>297</v>
-      </c>
-[...19 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>298</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
         <v>299</v>
       </c>
-      <c r="B94" t="s">
-[...5 lines deleted...]
-      <c r="D94" t="s">
+      <c r="E94" t="s">
+        <v>300</v>
+      </c>
+      <c r="F94" t="s">
         <v>289</v>
       </c>
-      <c r="E94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E95" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F95" t="s">
-        <v>302</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H95" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>304</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D96" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E96" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F96" t="s">
         <v>305</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H96" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>307</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D97" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E97" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F97" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H97" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>309</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D98" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E98" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F98" t="s">
-        <v>281</v>
+        <v>132</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H98" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>311</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D99" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E99" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F99" t="s">
         <v>312</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H99" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>314</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D100" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E100" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>315</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H100" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D101" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E101" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F101" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H101" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="D102" t="s">
+        <v>299</v>
+      </c>
+      <c r="E102" t="s">
+        <v>300</v>
+      </c>
+      <c r="F102" t="s">
         <v>289</v>
       </c>
-      <c r="E102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G102" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H102" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="D103" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E103" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F103" t="s">
-        <v>28</v>
+        <v>322</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H103" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D104" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E104" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="F104" t="s">
-        <v>323</v>
+        <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H104" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D105" t="s">
-        <v>326</v>
+        <v>299</v>
       </c>
       <c r="E105" t="s">
+        <v>300</v>
+      </c>
+      <c r="F105" t="s">
+        <v>132</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>328</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>55</v>
+      </c>
+      <c r="D106" t="s">
+        <v>299</v>
+      </c>
+      <c r="E106" t="s">
+        <v>300</v>
+      </c>
+      <c r="F106" t="s">
+        <v>289</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H106" t="s">
         <v>329</v>
-      </c>
-[...19 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>330</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>58</v>
+      </c>
+      <c r="D107" t="s">
+        <v>299</v>
+      </c>
+      <c r="E107" t="s">
+        <v>300</v>
+      </c>
+      <c r="F107" t="s">
+        <v>28</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H107" t="s">
         <v>331</v>
-      </c>
-[...19 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>332</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>61</v>
+      </c>
+      <c r="D108" t="s">
+        <v>299</v>
+      </c>
+      <c r="E108" t="s">
+        <v>300</v>
+      </c>
+      <c r="F108" t="s">
         <v>333</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H108" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>335</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="D109" t="s">
-        <v>326</v>
+        <v>299</v>
       </c>
       <c r="E109" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H109" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>337</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="D110" t="s">
-        <v>326</v>
+        <v>299</v>
       </c>
       <c r="E110" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
       <c r="F110" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H110" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>339</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="D111" t="s">
-        <v>326</v>
+        <v>299</v>
       </c>
       <c r="E111" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H111" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>341</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="D112" t="s">
-        <v>326</v>
+        <v>299</v>
       </c>
       <c r="E112" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
       <c r="F112" t="s">
-        <v>95</v>
+        <v>49</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H112" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>343</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="D113" t="s">
-        <v>326</v>
+        <v>299</v>
       </c>
       <c r="E113" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H113" t="s">
-        <v>344</v>
+        <v>292</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>344</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
         <v>345</v>
       </c>
-      <c r="B114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E114" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F114" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H114" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D115" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E115" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F115" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H115" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="D116" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E116" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F116" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H116" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="D117" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E117" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H117" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="D118" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E118" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F118" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H118" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="D119" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E119" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F119" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H119" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D120" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E120" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H120" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="D121" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E121" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F121" t="s">
-        <v>360</v>
+        <v>95</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H121" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>362</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="D122" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E122" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H122" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>364</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>48</v>
+      </c>
+      <c r="D123" t="s">
+        <v>345</v>
+      </c>
+      <c r="E123" t="s">
+        <v>346</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H123" t="s">
         <v>365</v>
-      </c>
-[...19 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>366</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>52</v>
+      </c>
+      <c r="D124" t="s">
+        <v>345</v>
+      </c>
+      <c r="E124" t="s">
+        <v>346</v>
+      </c>
+      <c r="F124" t="s">
+        <v>132</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H124" t="s">
         <v>367</v>
-      </c>
-[...19 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>368</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>55</v>
+      </c>
+      <c r="D125" t="s">
+        <v>345</v>
+      </c>
+      <c r="E125" t="s">
+        <v>346</v>
+      </c>
+      <c r="F125" t="s">
+        <v>132</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H125" t="s">
         <v>369</v>
-      </c>
-[...19 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="D126" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E126" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F126" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H126" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="D127" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E127" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F127" t="s">
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="D128" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E128" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F128" t="s">
-        <v>377</v>
+        <v>132</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H128" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>107</v>
+        <v>76</v>
       </c>
       <c r="D129" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E129" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H129" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="D130" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E130" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F130" t="s">
-        <v>13</v>
+        <v>379</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>381</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>82</v>
+      </c>
+      <c r="D131" t="s">
+        <v>345</v>
+      </c>
+      <c r="E131" t="s">
+        <v>346</v>
+      </c>
+      <c r="F131" t="s">
+        <v>382</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H131" t="s">
         <v>383</v>
-      </c>
-[...19 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>384</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>85</v>
+      </c>
+      <c r="D132" t="s">
+        <v>345</v>
+      </c>
+      <c r="E132" t="s">
+        <v>346</v>
+      </c>
+      <c r="F132" t="s">
+        <v>379</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H132" t="s">
         <v>385</v>
-      </c>
-[...19 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>386</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>88</v>
+      </c>
+      <c r="D133" t="s">
+        <v>345</v>
+      </c>
+      <c r="E133" t="s">
+        <v>346</v>
+      </c>
+      <c r="F133" t="s">
+        <v>379</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H133" t="s">
         <v>387</v>
-      </c>
-[...19 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>388</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>94</v>
+      </c>
+      <c r="D134" t="s">
+        <v>345</v>
+      </c>
+      <c r="E134" t="s">
+        <v>346</v>
+      </c>
+      <c r="F134" t="s">
         <v>389</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H134" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>391</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="D135" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E135" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F135" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H135" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>393</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>128</v>
+        <v>101</v>
       </c>
       <c r="D136" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E136" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
+        <v>289</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H136" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>395</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="D137" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E137" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F137" t="s">
-        <v>42</v>
+        <v>396</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H137" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="D138" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E138" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F138" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="D139" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E139" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F139" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>141</v>
+        <v>113</v>
       </c>
       <c r="D140" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E140" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F140" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>144</v>
+        <v>116</v>
       </c>
       <c r="D141" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E141" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H141" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>147</v>
+        <v>119</v>
       </c>
       <c r="D142" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E142" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H142" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>150</v>
+        <v>122</v>
       </c>
       <c r="D143" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E143" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F143" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H143" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>153</v>
+        <v>125</v>
       </c>
       <c r="D144" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E144" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="D145" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E145" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F145" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>159</v>
+        <v>131</v>
       </c>
       <c r="D146" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E146" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F146" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>162</v>
+        <v>135</v>
       </c>
       <c r="D147" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E147" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F147" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H147" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>165</v>
+        <v>138</v>
       </c>
       <c r="D148" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E148" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F148" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H148" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>168</v>
+        <v>141</v>
       </c>
       <c r="D149" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E149" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F149" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H149" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>171</v>
+        <v>144</v>
       </c>
       <c r="D150" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E150" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F150" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H150" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="D151" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E151" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F151" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H151" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>178</v>
+        <v>150</v>
       </c>
       <c r="D152" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E152" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H152" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="D153" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E153" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F153" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H153" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>184</v>
+        <v>156</v>
       </c>
       <c r="D154" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E154" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H154" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="D155" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E155" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F155" t="s">
-        <v>360</v>
+        <v>13</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H155" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>190</v>
+        <v>162</v>
       </c>
       <c r="D156" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E156" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H156" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="D157" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="E157" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="F157" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H157" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
+        <v>168</v>
+      </c>
+      <c r="D158" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" t="s">
+        <v>346</v>
+      </c>
+      <c r="F158" t="s">
+        <v>132</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H158" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>440</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>171</v>
+      </c>
+      <c r="D159" t="s">
+        <v>345</v>
+      </c>
+      <c r="E159" t="s">
+        <v>346</v>
+      </c>
+      <c r="F159" t="s">
+        <v>132</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H159" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>442</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>175</v>
+      </c>
+      <c r="D160" t="s">
+        <v>345</v>
+      </c>
+      <c r="E160" t="s">
+        <v>346</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H160" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>444</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>178</v>
+      </c>
+      <c r="D161" t="s">
+        <v>345</v>
+      </c>
+      <c r="E161" t="s">
+        <v>346</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H161" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>446</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>181</v>
+      </c>
+      <c r="D162" t="s">
+        <v>345</v>
+      </c>
+      <c r="E162" t="s">
+        <v>346</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H162" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>448</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>184</v>
+      </c>
+      <c r="D163" t="s">
+        <v>345</v>
+      </c>
+      <c r="E163" t="s">
+        <v>346</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H163" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>450</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>187</v>
+      </c>
+      <c r="D164" t="s">
+        <v>345</v>
+      </c>
+      <c r="E164" t="s">
+        <v>346</v>
+      </c>
+      <c r="F164" t="s">
+        <v>379</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H164" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>452</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>190</v>
+      </c>
+      <c r="D165" t="s">
+        <v>345</v>
+      </c>
+      <c r="E165" t="s">
+        <v>346</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H165" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>454</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>193</v>
+      </c>
+      <c r="D166" t="s">
+        <v>345</v>
+      </c>
+      <c r="E166" t="s">
+        <v>346</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H166" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>456</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
         <v>196</v>
       </c>
-      <c r="D158" t="s">
-[...12 lines deleted...]
-        <v>438</v>
+      <c r="D167" t="s">
+        <v>345</v>
+      </c>
+      <c r="E167" t="s">
+        <v>346</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H167" t="s">
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5962,50 +6253,59 @@
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>